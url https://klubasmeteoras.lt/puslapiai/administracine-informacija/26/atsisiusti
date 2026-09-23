--- v0 (2025-10-14)
+++ v1 (2026-09-23)
@@ -4,66 +4,66 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C521899" w14:textId="5AEC8901" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="00B92D2E" w:rsidP="00B92D2E">
+    <w:p w14:paraId="2C521899" w14:textId="5AEC8901" w:rsidR="001E447C" w:rsidRPr="00E06A92" w:rsidRDefault="00B92D2E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="79" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5954"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59301796" wp14:editId="2CEBB477">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-1905</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1775460" cy="680989"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Paveikslėlis 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -83,9202 +83,10358 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1801706" cy="691056"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001E447C" w:rsidRPr="00604794">
+      <w:r w:rsidR="001E447C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>PATVIRTINTA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64866AF7" w14:textId="705EB045" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="001E447C" w:rsidP="00B92D2E">
+    <w:p w14:paraId="6071647C" w14:textId="77777777" w:rsidR="00C010AD" w:rsidRPr="00E06A92" w:rsidRDefault="00C010AD" w:rsidP="00C010AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5954"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...40 lines deleted...]
-    <w:p w14:paraId="13C26737" w14:textId="68F5643C" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="001E447C" w:rsidP="00B92D2E">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vilniaus vaikų ir jaunimo klubo „Meteoras“ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2026 m. liepos 31 d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7928E01B" w14:textId="77777777" w:rsidR="00C010AD" w:rsidRPr="00E06A92" w:rsidRDefault="00C010AD" w:rsidP="00C010AD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="5954"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...16 lines deleted...]
-    <w:p w14:paraId="473DAA9E" w14:textId="77777777" w:rsidR="00E075BE" w:rsidRPr="00604794" w:rsidRDefault="00E075BE" w:rsidP="00B92D2E">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>įsakymu Nr. V-84</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473DAA9E" w14:textId="77777777" w:rsidR="00E075BE" w:rsidRPr="00E06A92" w:rsidRDefault="00E075BE" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:ind w:left="5954"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23FE6886" w14:textId="5533DB07" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="00B92D2E" w:rsidP="00E567E3">
+    <w:p w14:paraId="23FE6886" w14:textId="5533DB07" w:rsidR="001E447C" w:rsidRPr="00E06A92" w:rsidRDefault="00B92D2E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2608"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="133" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="45"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>NEFORMALIOJO ŠVIETIMO PASLAUGŲ TEIKIMO SUTARTIS</w:t>
       </w:r>
-      <w:r w:rsidR="00E075BE" w:rsidRPr="00604794">
+      <w:r w:rsidR="00E075BE" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E447C" w:rsidRPr="00604794">
+      <w:r w:rsidR="001E447C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Nr</w:t>
       </w:r>
-      <w:r w:rsidR="001E447C" w:rsidRPr="00604794">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="001E447C" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00874B7B" w:rsidRPr="00604794">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00874B7B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00C55827">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C55827" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidR="00874B7B" w:rsidRPr="00604794">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00874B7B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FC915A" w14:textId="1E4CA8F9" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="001E447C" w:rsidP="00E567E3">
+    <w:p w14:paraId="71FC915A" w14:textId="1E4CA8F9" w:rsidR="001E447C" w:rsidRPr="00E06A92" w:rsidRDefault="001E447C" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="822"/>
           <w:tab w:val="left" w:pos="2868"/>
           <w:tab w:val="left" w:pos="4123"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="91" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004B2C26" w:rsidRPr="00604794">
+      <w:r w:rsidR="004B2C26" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidR="009748B2">
+      <w:r w:rsidR="009748B2" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C55827">
+      <w:r w:rsidR="00C55827" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
-      <w:r w:rsidR="00C55827" w:rsidRPr="00C55827">
+      <w:r w:rsidR="00C55827" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>mėn.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E06A92">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01611E23" w14:textId="77777777" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="001E447C" w:rsidP="00E567E3">
+    <w:p w14:paraId="01611E23" w14:textId="77777777" w:rsidR="001E447C" w:rsidRPr="00E06A92" w:rsidRDefault="001E447C" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05CDE2AF" w14:textId="797F7CF3" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="001E447C" w:rsidP="0022475E">
+    <w:p w14:paraId="05CDE2AF" w14:textId="481845AC" w:rsidR="001E447C" w:rsidRPr="00E06A92" w:rsidRDefault="001E447C" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vilniaus vaikų ir jaunimo klubo „Meteoras“, įmonės kodas 191664389, Apolinaro Juozo Povilaičio g. </w:t>
+      </w:r>
+      <w:r w:rsidR="0096035E" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Vilnius, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>tel.</w:t>
       </w:r>
-      <w:r w:rsidR="00F071B3" w:rsidRPr="00604794">
+      <w:r w:rsidR="00F071B3" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>+370</w:t>
       </w:r>
-      <w:r w:rsidR="00540A73" w:rsidRPr="00604794">
+      <w:r w:rsidR="00540A73" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t> 678 30994</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, el. paštas: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidR="00A07626" w:rsidRPr="00604794">
+        <w:r w:rsidR="00A07626" w:rsidRPr="00E06A92">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>info</w:t>
         </w:r>
-        <w:r w:rsidRPr="00604794">
+        <w:r w:rsidRPr="00E06A92">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>@klubasmeteoras.lt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, atstovaujamas direktorės </w:t>
       </w:r>
-      <w:r w:rsidR="009E4245" w:rsidRPr="00604794">
+      <w:r w:rsidR="009E4245" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Audronės Kielės</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (toliau sutartyje vadinama </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Paslaug</w:t>
       </w:r>
-      <w:r w:rsidR="0022475E" w:rsidRPr="00604794">
+      <w:r w:rsidR="0022475E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ų</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> teikėj</w:t>
       </w:r>
-      <w:r w:rsidR="0022475E" w:rsidRPr="00604794">
+      <w:r w:rsidR="0022475E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">) ir </w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>vienas iš vaiko tėvų</w:t>
       </w:r>
-      <w:r w:rsidR="005B15B7" w:rsidRPr="00604794">
+      <w:r w:rsidR="005B15B7" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">globėjų </w:t>
       </w:r>
-      <w:r w:rsidR="005B15B7" w:rsidRPr="00604794">
+      <w:r w:rsidR="005B15B7" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>rūpintojų</w:t>
       </w:r>
-      <w:r w:rsidR="005B15B7" w:rsidRPr="00604794">
+      <w:r w:rsidR="005B15B7" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (toliau sutartyje vadinama </w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Paslaugų gavėjas</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">), atstovaujantis vaiko (toliau </w:t>
       </w:r>
-      <w:r w:rsidR="00752505" w:rsidRPr="00604794">
+      <w:r w:rsidR="00752505" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Ugdytinis</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>) interesus, sudaro šią sutartį:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18166C3C" w14:textId="77777777" w:rsidR="00B92D2E" w:rsidRPr="00604794" w:rsidRDefault="00B92D2E" w:rsidP="0022475E">
+    <w:p w14:paraId="18166C3C" w14:textId="77777777" w:rsidR="00B92D2E" w:rsidRPr="00E06A92" w:rsidRDefault="00B92D2E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="467E0F5E" w14:textId="0C8A6BF7" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="00FA438A" w:rsidP="0022475E">
+    <w:p w14:paraId="467E0F5E" w14:textId="0C8A6BF7" w:rsidR="001E447C" w:rsidRPr="00E06A92" w:rsidRDefault="00FA438A" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Paslaugų gavėjo</w:t>
       </w:r>
-      <w:r w:rsidR="00B92D2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00B92D2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> duomenys:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9918" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="762"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="76"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="85"/>
+        <w:gridCol w:w="298"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="213"/>
+        <w:gridCol w:w="382"/>
         <w:gridCol w:w="255"/>
-        <w:gridCol w:w="330"/>
-[...19 lines deleted...]
-        <w:gridCol w:w="331"/>
         <w:gridCol w:w="127"/>
-        <w:gridCol w:w="203"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="331"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="340"/>
+        <w:gridCol w:w="42"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="42"/>
+        <w:gridCol w:w="340"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="127"/>
+        <w:gridCol w:w="255"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="212"/>
+        <w:gridCol w:w="170"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="298"/>
+        <w:gridCol w:w="85"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="383"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E447C" w:rsidRPr="00604794" w14:paraId="1E484B12" w14:textId="77777777" w:rsidTr="00962701">
+      <w:tr w:rsidR="00B1533D" w:rsidRPr="00E06A92" w14:paraId="1E484B12" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9918" w:type="dxa"/>
-            <w:gridSpan w:val="39"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF0A721" w14:textId="77777777" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="001E447C" w:rsidP="0022475E">
+          <w:p w14:paraId="438D733E" w14:textId="77777777" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="4B11F44D" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Vardas, pavardė</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="28"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF0A721" w14:textId="48E2E58F" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="00B1533D" w:rsidP="0DCD6B82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E447C" w:rsidRPr="00604794" w14:paraId="57FECD2E" w14:textId="77777777" w:rsidTr="00962701">
+      <w:tr w:rsidR="00B1533D" w:rsidRPr="00E06A92" w14:paraId="57FECD2E" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9918" w:type="dxa"/>
-            <w:gridSpan w:val="39"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5674C036" w14:textId="02B1D00B" w:rsidR="001E447C" w:rsidRPr="00604794" w:rsidRDefault="00B92D2E" w:rsidP="0022475E">
+          <w:p w14:paraId="4B45ED68" w14:textId="2F0D18C2" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="64F91833" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Gyvenamosios vietos a</w:t>
+              <w:t xml:space="preserve">Gyvenamasis </w:t>
             </w:r>
-            <w:r w:rsidR="001E447C" w:rsidRPr="00604794">
+            <w:r w:rsidR="0096035E" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>dresas</w:t>
+              <w:t>rajonas</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="28"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5674C036" w14:textId="3E0724A9" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="00B1533D" w:rsidP="0DCD6B82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55827" w:rsidRPr="00604794" w14:paraId="7BDE4398" w14:textId="77777777" w:rsidTr="00C55827">
+      <w:tr w:rsidR="0004087A" w:rsidRPr="00E06A92" w14:paraId="7BDE4398" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="762" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35495344" w14:textId="64D0BA90" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="00752505">
+          <w:p w14:paraId="35495344" w14:textId="64D0BA90" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="4A67A05F" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Tel.</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Nr.</w:t>
+              <w:t>Tel. Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="590C1BD0" w14:textId="3692223F" w:rsidR="00C55827" w:rsidRPr="00C55827" w:rsidRDefault="00C55827" w:rsidP="00C55827">
+          <w:p w14:paraId="4FD53471" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="4A67A05F" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C55827">
-[...77 lines deleted...]
-            <w:r w:rsidRPr="00C55827">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E3B52C" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00C55827" w:rsidRDefault="00C55827" w:rsidP="00C55827">
+          <w:p w14:paraId="71CE46E4" w14:textId="756C1E59" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="4A67A05F" w:rsidP="0DCD6B82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11828A33" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35AA32D3" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00C55827" w:rsidRDefault="00C55827" w:rsidP="00C55827">
+          <w:p w14:paraId="57FC7342" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6C9A53" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00C55827" w:rsidRDefault="00C55827" w:rsidP="00C55827">
+          <w:p w14:paraId="0ADE95AE" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A693B8B" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00C55827" w:rsidRDefault="00C55827" w:rsidP="00C55827">
+          <w:p w14:paraId="1820DA81" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="221E11B9" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00C55827" w:rsidRDefault="00C55827" w:rsidP="00C55827">
+          <w:p w14:paraId="3F6B335F" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="769AB1F5" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00C55827" w:rsidRDefault="00C55827" w:rsidP="00C55827">
+          <w:p w14:paraId="0E9E994F" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="763" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27A9F659" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00C55827" w:rsidRDefault="00C55827" w:rsidP="00C55827">
-[...17 lines deleted...]
-          <w:p w14:paraId="380D9372" w14:textId="03D8F55B" w:rsidR="00C55827" w:rsidRPr="00C55827" w:rsidRDefault="00C55827" w:rsidP="00C55827">
+          <w:p w14:paraId="380D9372" w14:textId="2BFBB151" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C55827" w:rsidRPr="00604794" w14:paraId="6FBE5FB9" w14:textId="77777777" w:rsidTr="0016406F">
+      <w:tr w:rsidR="0004087A" w:rsidRPr="00E06A92" w14:paraId="6FBE5FB9" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F00E2CB" w14:textId="11ECC355" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="5F00E2CB" w14:textId="11ECC355" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="4A67A05F" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>El. paštas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="400980DB" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="2575E4E6" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47A115BE" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="36DB1FED" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09CBFF1B" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="0F648ECF" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7206638E" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="1FC74829" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcW w:w="383" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2639FD" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="3B27FFC5" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="278BA569" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="088C0F39" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3355626B" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="0030AB58" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAD8254" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="6629F3D5" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="346DBA17" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="727C1A4E" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7088DBA5" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="1E0A0817" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5F3A3C" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="01E5279C" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5949DBD9" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="4F2D4990" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0183FBB0" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="176BF481" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5B38F9" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="238FC584" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29A57E7A" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="5D992BD3" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF1E157" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="58331372" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765EAA55" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="3A7DD56E" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcW w:w="383" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28B97604" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="0871AEB6" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="330" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF14A19" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="0C48361D" w14:textId="77777777" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="331" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB48855" w14:textId="77777777" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
-[...97 lines deleted...]
-          <w:p w14:paraId="05CB9FCE" w14:textId="10D0952B" w:rsidR="00C55827" w:rsidRPr="00604794" w:rsidRDefault="00C55827" w:rsidP="0022475E">
+          <w:p w14:paraId="05CB9FCE" w14:textId="4CB3B6BA" w:rsidR="0004087A" w:rsidRPr="00E06A92" w:rsidRDefault="0004087A" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30DC807D" w14:textId="77777777" w:rsidR="00AB5A51" w:rsidRPr="00604794" w:rsidRDefault="00AB5A51" w:rsidP="0022475E">
+    <w:p w14:paraId="30DC807D" w14:textId="77777777" w:rsidR="00AB5A51" w:rsidRPr="00E06A92" w:rsidRDefault="00AB5A51" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="21"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="06E324BE" w14:textId="36F5CCEC" w:rsidR="00BD17FD" w:rsidRPr="00604794" w:rsidRDefault="00BD17FD" w:rsidP="0022475E">
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06E324BE" w14:textId="36F5CCEC" w:rsidR="00BD17FD" w:rsidRPr="00E06A92" w:rsidRDefault="00BD17FD" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Ugdytinio duomenys:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9918" w:type="dxa"/>
+        <w:tblW w:w="9911" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5665"/>
-        <w:gridCol w:w="4253"/>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="3083"/>
+        <w:gridCol w:w="975"/>
+        <w:gridCol w:w="1056"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F071B3" w:rsidRPr="00604794" w14:paraId="2B7BDA1A" w14:textId="77777777" w:rsidTr="00020473">
+      <w:tr w:rsidR="00B1533D" w:rsidRPr="00E06A92" w14:paraId="2B7BDA1A" w14:textId="4B1C2ABC" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9918" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24B0BE28" w14:textId="4396E64F" w:rsidR="00F071B3" w:rsidRPr="00604794" w:rsidRDefault="00F071B3" w:rsidP="0022475E">
+          <w:p w14:paraId="20C20EE0" w14:textId="4F355DFC" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="4B11F44D" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Vardas, pavardė</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A04ECF" w14:textId="77777777" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="00B1533D" w:rsidP="0DCD6B82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00962701" w:rsidRPr="00604794" w14:paraId="75A1EFE5" w14:textId="77777777" w:rsidTr="00757898">
+      <w:tr w:rsidR="00B1533D" w:rsidRPr="00E06A92" w14:paraId="75A1EFE5" w14:textId="2AFC0CE1" w:rsidTr="0DCD6B82">
         <w:trPr>
-          <w:trHeight w:val="595"/>
+          <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5665" w:type="dxa"/>
+            <w:tcW w:w="2263" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="496ADB8E" w14:textId="0F0E4BE1" w:rsidR="00962701" w:rsidRPr="00604794" w:rsidRDefault="00F071B3" w:rsidP="0022475E">
+          <w:p w14:paraId="496ADB8E" w14:textId="0F0E4BE1" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="4B11F44D" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:strike/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Asmens kodas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="3083" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F56513A" w14:textId="77777777" w:rsidR="00BD17FD" w:rsidRPr="00604794" w:rsidRDefault="00BD17FD" w:rsidP="0022475E">
+          <w:p w14:paraId="48CCC319" w14:textId="77777777" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="00B1533D" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FA6E00" w14:textId="77777777" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="4B11F44D" w:rsidP="0DCD6B82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Lankomos mokyklos</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Amžius</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDDA5F8" w14:textId="3B351D3F" w:rsidR="004B2C26" w:rsidRPr="00604794" w:rsidRDefault="00BD17FD" w:rsidP="0022475E">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1056" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2375B4B3" w14:textId="77390179" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="00B1533D" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B20BB1D" w14:textId="43FFB87C" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="4B11F44D" w:rsidP="0DCD6B82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>/ d</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F071B3" w:rsidRPr="00604794">
+            </w:pPr>
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>arželio</w:t>
+              <w:t>Lankoma klasė</w:t>
             </w:r>
-            <w:r w:rsidRPr="00604794">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2286D7A0" w14:textId="77777777" w:rsidR="00B1533D" w:rsidRPr="00E06A92" w:rsidRDefault="00B1533D" w:rsidP="0DCD6B82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...17 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F072130" w14:textId="425EA2C3" w:rsidR="00F071B3" w:rsidRPr="00604794" w:rsidRDefault="00F071B3" w:rsidP="0022475E">
+    <w:p w14:paraId="31ED6389" w14:textId="77777777" w:rsidR="00822BCD" w:rsidRPr="00E06A92" w:rsidRDefault="00822BCD" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+    </w:p>
+    <w:p w14:paraId="7F072130" w14:textId="5B178F9D" w:rsidR="00F071B3" w:rsidRPr="00E06A92" w:rsidRDefault="00F071B3" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Pateikdamas šiuos duomenis, Paslaugos gavėjas patvirtina, kad jie yra tikslūs ir sutinka, jog jie bus naudojami sutarties vykdymo ir neformalaus </w:t>
       </w:r>
-      <w:r w:rsidR="00BD17FD" w:rsidRPr="00604794">
+      <w:r w:rsidR="00BD17FD" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>švietimo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> paslaugų teikimo tikslais. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6559C26D" w14:textId="77777777" w:rsidR="00F071B3" w:rsidRPr="00604794" w:rsidRDefault="00F071B3" w:rsidP="0022475E">
+    <w:p w14:paraId="6559C26D" w14:textId="77777777" w:rsidR="00F071B3" w:rsidRPr="00E06A92" w:rsidRDefault="00F071B3" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E4B6144" w14:textId="28587A54" w:rsidR="00757898" w:rsidRPr="00604794" w:rsidRDefault="00364E4C" w:rsidP="0022475E">
+    <w:p w14:paraId="0E4B6144" w14:textId="28587A54" w:rsidR="00757898" w:rsidRPr="00E06A92" w:rsidRDefault="00364E4C" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">I. </w:t>
       </w:r>
-      <w:r w:rsidR="00757898" w:rsidRPr="00604794">
+      <w:r w:rsidR="00757898" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>SUTARTIES OBJEKTAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D22048" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00604794" w:rsidRDefault="00FB0AB6" w:rsidP="0022475E">
+    <w:p w14:paraId="21D22048" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00E06A92" w:rsidRDefault="00FB0AB6" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="21"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC97BB5" w14:textId="579BB634" w:rsidR="0022475E" w:rsidRPr="00E06A92" w:rsidRDefault="00DD1160" w:rsidP="00DD1160">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00757898" w:rsidRPr="00604794">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidR="00757898" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paslaugos teikėjas įsipareigoja </w:t>
+      </w:r>
+      <w:r w:rsidR="009172EF" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Ugdytinį</w:t>
+      </w:r>
+      <w:r w:rsidR="00757898" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ugdyti pagal neformaliojo </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7227" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">švietimo </w:t>
+      </w:r>
+      <w:r w:rsidR="00757898" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>programą,</w:t>
+      </w:r>
+      <w:r w:rsidR="0022475E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> atsižvelgiant į galimybes sudaryti sąlygas tenkinti jo/-s saviraiškos poreikius, o Paslaugos gavėjas įsipareigoja sumokėti už teikiamas neformaliojo švietimo paslaugas nustatytą kainą šioje sutartyje numatyta tvarka ir terminais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDF394E" w14:textId="35B90110" w:rsidR="00757898" w:rsidRPr="00604794" w:rsidRDefault="00757898" w:rsidP="0022475E">
+    <w:p w14:paraId="011BF604" w14:textId="6440DD17" w:rsidR="00DD1160" w:rsidRPr="00E06A92" w:rsidRDefault="00DD1160" w:rsidP="00DD1160">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1.1. Paslaugos gavėjas turi teisę pasinaudoti neformaliojo vaikų švietimo (NVŠ) krepšeliu, jeigu atitinka NVŠ finansavimo sąlygas ir NVŠ krepšelis skiriamas pagal galiojančią tvarką. Norėdamas pasinaudoti NVŠ krepšeliu, Paslaugos gavėjas privalo užpildyti ir pateikti prašymą CPIS sistemoje, adresu www.mokausi.lt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDF394E" w14:textId="35B90110" w:rsidR="00757898" w:rsidRPr="00E06A92" w:rsidRDefault="00757898" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5524"/>
         <w:gridCol w:w="4394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD17FD" w:rsidRPr="00604794" w14:paraId="68B02352" w14:textId="77777777" w:rsidTr="004B2C26">
+      <w:tr w:rsidR="00BD17FD" w:rsidRPr="00E06A92" w14:paraId="68B02352" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2448E145" w14:textId="5474CB82" w:rsidR="00BD17FD" w:rsidRPr="00604794" w:rsidRDefault="00FF3E72" w:rsidP="0022475E">
+          <w:p w14:paraId="2448E145" w14:textId="7800EBB0" w:rsidR="00BD17FD" w:rsidRPr="00E06A92" w:rsidRDefault="64F91833" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Užsiėmimo</w:t>
             </w:r>
-            <w:r w:rsidR="00BD17FD" w:rsidRPr="00604794">
+            <w:r w:rsidR="00BD17FD" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / studijos pavadinimas </w:t>
+              <w:t xml:space="preserve"> pavadinimas </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DC04F69" w14:textId="77777777" w:rsidR="00BD17FD" w:rsidRPr="00604794" w:rsidRDefault="00BD17FD" w:rsidP="0022475E">
+          <w:p w14:paraId="0DC04F69" w14:textId="77777777" w:rsidR="00BD17FD" w:rsidRPr="00E06A92" w:rsidRDefault="00BD17FD" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="282AB6E8" w14:textId="77777777" w:rsidR="00BD17FD" w:rsidRPr="00604794" w:rsidRDefault="00BD17FD" w:rsidP="0022475E">
+          <w:p w14:paraId="282AB6E8" w14:textId="77777777" w:rsidR="00BD17FD" w:rsidRPr="00E06A92" w:rsidRDefault="00BD17FD" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09B7BBE6" w14:textId="27969E4A" w:rsidR="00BD17FD" w:rsidRPr="00604794" w:rsidRDefault="004B2C26" w:rsidP="0022475E">
+          <w:p w14:paraId="09B7BBE6" w14:textId="7CDDC0D9" w:rsidR="00BD17FD" w:rsidRPr="00E06A92" w:rsidRDefault="0096035E" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Vadovo vardas, pavardė</w:t>
+              <w:t>Užsiėmimo vadovo vardas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B2C26" w:rsidRPr="00604794" w14:paraId="68011D37" w14:textId="77777777" w:rsidTr="004B2C26">
+      <w:tr w:rsidR="004B2C26" w:rsidRPr="00E06A92" w14:paraId="68011D37" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12F21B12" w14:textId="57968807" w:rsidR="004B2C26" w:rsidRPr="00604794" w:rsidRDefault="004B2C26" w:rsidP="0022475E">
+          <w:p w14:paraId="12F21B12" w14:textId="57968807" w:rsidR="004B2C26" w:rsidRPr="00E06A92" w:rsidRDefault="004B2C26" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Užsiėmimo diena, laikas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D053AC8" w14:textId="77777777" w:rsidR="004B2C26" w:rsidRPr="00604794" w:rsidRDefault="004B2C26" w:rsidP="0022475E">
+          <w:p w14:paraId="6D053AC8" w14:textId="77777777" w:rsidR="004B2C26" w:rsidRPr="00E06A92" w:rsidRDefault="004B2C26" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41F55B64" w14:textId="58434FE7" w:rsidR="004B2C26" w:rsidRPr="00604794" w:rsidRDefault="004B2C26" w:rsidP="0022475E">
+          <w:p w14:paraId="41F55B64" w14:textId="58434FE7" w:rsidR="004B2C26" w:rsidRPr="00E06A92" w:rsidRDefault="004B2C26" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBFDFFE" w14:textId="7624A389" w:rsidR="004B2C26" w:rsidRPr="00604794" w:rsidRDefault="00560342" w:rsidP="0022475E">
+          <w:p w14:paraId="7CBFDFFE" w14:textId="7624A389" w:rsidR="004B2C26" w:rsidRPr="00E06A92" w:rsidRDefault="380685B9" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Grupės</w:t>
             </w:r>
-            <w:r w:rsidR="004B2C26" w:rsidRPr="00604794">
+            <w:r w:rsidR="004B2C26" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> kodas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364E4C" w:rsidRPr="00604794" w14:paraId="1EB1645C" w14:textId="77777777" w:rsidTr="004B2C26">
+      <w:tr w:rsidR="00364E4C" w:rsidRPr="00E06A92" w14:paraId="1EB1645C" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5524" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDF3365" w14:textId="3016E4D9" w:rsidR="00364E4C" w:rsidRPr="00604794" w:rsidRDefault="00364E4C" w:rsidP="0022475E">
+          <w:p w14:paraId="1DDF3365" w14:textId="6D25217C" w:rsidR="00364E4C" w:rsidRPr="00E06A92" w:rsidRDefault="00F61818" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Programos</w:t>
+              <w:t>NŠPR</w:t>
             </w:r>
-            <w:r w:rsidR="00BD17FD" w:rsidRPr="00604794">
+            <w:r w:rsidR="0096035E" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>rogramos</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD17FD" w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>pavadinimas</w:t>
             </w:r>
-            <w:r w:rsidR="00BD17FD" w:rsidRPr="00604794">
+            <w:r w:rsidR="00BD17FD" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pildo Paslaugos teikėjas)</w:t>
             </w:r>
+            <w:r w:rsidR="4A67A05F" w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="12473913" w14:textId="77777777" w:rsidR="00BD17FD" w:rsidRPr="00604794" w:rsidRDefault="00BD17FD" w:rsidP="0022475E">
+          <w:p w14:paraId="12473913" w14:textId="77777777" w:rsidR="00BD17FD" w:rsidRPr="00E06A92" w:rsidRDefault="00BD17FD" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BDA3927" w14:textId="6B129392" w:rsidR="00BD17FD" w:rsidRPr="00604794" w:rsidRDefault="00BD17FD" w:rsidP="0022475E">
+          <w:p w14:paraId="7BDA3927" w14:textId="6B129392" w:rsidR="00BD17FD" w:rsidRPr="00E06A92" w:rsidRDefault="00BD17FD" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAD022A" w14:textId="77777777" w:rsidR="00364E4C" w:rsidRPr="00604794" w:rsidRDefault="00BD17FD" w:rsidP="0022475E">
+          <w:p w14:paraId="7CAD022A" w14:textId="3C8F0B91" w:rsidR="00364E4C" w:rsidRPr="00E06A92" w:rsidRDefault="00F61818" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programos </w:t>
+              <w:t xml:space="preserve">NŠPR </w:t>
             </w:r>
-            <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+            <w:r w:rsidR="0096035E" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t xml:space="preserve"> p</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD17FD" w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rogramos </w:t>
+            </w:r>
+            <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>kodas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidR="00BD17FD" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pildo Paslaugos teikėjas)</w:t>
             </w:r>
+            <w:r w:rsidR="4A67A05F" w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="7DCF8F17" w14:textId="62A9C2E9" w:rsidR="004B2C26" w:rsidRPr="00604794" w:rsidRDefault="004B2C26" w:rsidP="0022475E">
+          <w:p w14:paraId="7DCF8F17" w14:textId="62A9C2E9" w:rsidR="004B2C26" w:rsidRPr="00E06A92" w:rsidRDefault="004B2C26" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1663F2C5" w14:textId="77777777" w:rsidR="00CE35BC" w:rsidRPr="00604794" w:rsidRDefault="00CE35BC" w:rsidP="0022475E">
+    <w:p w14:paraId="1663F2C5" w14:textId="77777777" w:rsidR="00CE35BC" w:rsidRPr="00E06A92" w:rsidRDefault="00CE35BC" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A39BBF" w14:textId="3F84CE9A" w:rsidR="00364E4C" w:rsidRPr="00604794" w:rsidRDefault="00364E4C" w:rsidP="0022475E">
+    <w:p w14:paraId="09A39BBF" w14:textId="3F84CE9A" w:rsidR="00364E4C" w:rsidRPr="00E06A92" w:rsidRDefault="00364E4C" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3715"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
-      <w:r w:rsidR="00F071B3" w:rsidRPr="00604794">
+      <w:r w:rsidR="00F071B3" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>SUTARTIES ŠALIŲ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ĮSIPAREIGOJIMAI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A3CBE7" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00604794" w:rsidRDefault="00FB0AB6" w:rsidP="0022475E">
+    <w:p w14:paraId="37A3CBE7" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00E06A92" w:rsidRDefault="00FB0AB6" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3715"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="649AA741" w14:textId="0E2515B0" w:rsidR="00364E4C" w:rsidRPr="00604794" w:rsidRDefault="0022475E" w:rsidP="0022475E">
+    <w:p w14:paraId="649AA741" w14:textId="0E2515B0" w:rsidR="00364E4C" w:rsidRPr="00E06A92" w:rsidRDefault="0022475E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1043"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="00F071B3" w:rsidRPr="00604794">
+      <w:r w:rsidR="00F071B3" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Paslaug</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ų</w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> teikėjas</w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>įsipareigoja</w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0F63A6" w14:textId="0968F8C1" w:rsidR="00364E4C" w:rsidRPr="00604794" w:rsidRDefault="0022475E" w:rsidP="0022475E">
+    <w:p w14:paraId="1C0F63A6" w14:textId="0968F8C1" w:rsidR="00364E4C" w:rsidRPr="00E06A92" w:rsidRDefault="0022475E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">2.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">užtikrinti kokybišką </w:t>
       </w:r>
-      <w:r w:rsidR="00FF3E72" w:rsidRPr="00604794">
+      <w:r w:rsidR="00FF3E72" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">paslaugų teikimą pagal pasirinktą </w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ugdymo programos</w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF3E72" w:rsidRPr="00604794">
+      <w:r w:rsidR="00FF3E72" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>vykdymą. Jei Ugdytinis lanko ne visus užsiėmimus, Paslaugų teikėjas neatsako už tai, kad perteik</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>iama</w:t>
       </w:r>
-      <w:r w:rsidR="007F150A" w:rsidRPr="00604794">
+      <w:r w:rsidR="007F150A" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne visa ugdymo programa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156E9486" w14:textId="1811E50C" w:rsidR="00364E4C" w:rsidRPr="00604794" w:rsidRDefault="0022475E" w:rsidP="0022475E">
+    <w:p w14:paraId="156E9486" w14:textId="0CCCE9B2" w:rsidR="00364E4C" w:rsidRPr="00E06A92" w:rsidRDefault="0022475E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1230"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2. </w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
-[...15 lines deleted...]
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdymo procesą organizuoti vadovaujantis Lietuvos Respublikos </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7227" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teisės aktais, </w:t>
+      </w:r>
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>įstaigos nuostatais</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7227" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3E72" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7227" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>vidaus tvarką reglamentuojančiais dokumentais</w:t>
+      </w:r>
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E449B84" w14:textId="502316A8" w:rsidR="00364E4C" w:rsidRPr="00604794" w:rsidRDefault="0022475E" w:rsidP="0022475E">
+    <w:p w14:paraId="4E449B84" w14:textId="502316A8" w:rsidR="00364E4C" w:rsidRPr="00E06A92" w:rsidRDefault="0022475E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1221"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3. sudaryti Ugdytiniui saugias ir sveikas ugdymosi sąlygas, prisiimti atsakomybę už Ugdytinio saugumą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>užsiėmimų ir renginių</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>metu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390EF1B1" w14:textId="2E82ECFF" w:rsidR="00364E4C" w:rsidRPr="00604794" w:rsidRDefault="0022475E" w:rsidP="0022475E">
+    <w:p w14:paraId="5568B3AB" w14:textId="77777777" w:rsidR="0051474A" w:rsidRPr="00E06A92" w:rsidRDefault="0051474A" w:rsidP="0051474A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1264"/>
+          <w:tab w:val="left" w:pos="1221"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="005B15B7" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4. informuoti, kad Klubo veiklos gali būti organizuojamos ir už Klubo patalpų ribų. Mažos rizikos išėjimai į Klubo veiklai artimą aplinką, kai jie yra tiesiogiai susiję su vykdoma veikla, organizuojami pagal Klube nustatytą veiklos saugos ir priežiūros tvarką ir nelaikomi atskira išvyka, ekskursija ar turizmo renginiu; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390EF1B1" w14:textId="2189C34E" w:rsidR="00364E4C" w:rsidRPr="00E06A92" w:rsidRDefault="0051474A" w:rsidP="0051474A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1221"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5. </w:t>
+      </w:r>
+      <w:r w:rsidR="0022475E" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>pateikti užsiėmimų grafikus, kitą aktuali</w:t>
+      </w:r>
+      <w:r w:rsidR="005B15B7" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ą informaciją įstaigos internetinėje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidR="0022475E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> svetainėje www.klubasmeteoras.lt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0178D6BE" w14:textId="77777777" w:rsidR="00E4275F" w:rsidRPr="00604794" w:rsidRDefault="0022475E" w:rsidP="00E4275F">
+    <w:p w14:paraId="0178D6BE" w14:textId="44CC75B2" w:rsidR="00E4275F" w:rsidRPr="00E06A92" w:rsidRDefault="0022475E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00DD63DB" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051474A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. užsiėmimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD63DB" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> vadovo</w:t>
       </w:r>
-      <w:r w:rsidR="00BE2A27" w:rsidRPr="00604794">
+      <w:r w:rsidR="00BE2A27" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ligos, komandiruotės ar kitos svarbios priežasties atveju Paslaugų teikėjas užtikrina ugdymo tęstinumą – organizuoja užsiėmimus su paskirtu pavaduojančiu </w:t>
       </w:r>
-      <w:r w:rsidR="00DD63DB" w:rsidRPr="00604794">
+      <w:r w:rsidR="00DD63DB" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>darbuotoju</w:t>
       </w:r>
-      <w:r w:rsidR="00BE2A27" w:rsidRPr="00604794">
+      <w:r w:rsidR="00BE2A27" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> arba, jei tai neįmanoma, užsiėmimai gali būti perkelti į kitą laiką, apie tai iš anksto in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
-[...17 lines deleted...]
-    <w:p w14:paraId="42CB17D1" w14:textId="1D21E62F" w:rsidR="00364E4C" w:rsidRPr="00604794" w:rsidRDefault="00E4275F" w:rsidP="00E4275F">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>formuojant Paslaugų gavėją SMS žinute arba el. paštu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CB17D1" w14:textId="1D21E62F" w:rsidR="00364E4C" w:rsidRPr="00E06A92" w:rsidRDefault="00E4275F" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...16 lines deleted...]
-      <w:r w:rsidR="0022475E" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0022475E" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>Paslaugų gavėjas</w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00364E4C" w:rsidRPr="00604794">
+      <w:r w:rsidR="00364E4C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>įsipareigoja:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B4AE23" w14:textId="56C13D78" w:rsidR="00014BF5" w:rsidRPr="00604794" w:rsidRDefault="00E4275F" w:rsidP="007F150A">
+    <w:p w14:paraId="11B4AE23" w14:textId="5BE73276" w:rsidR="00014BF5" w:rsidRPr="00E06A92" w:rsidRDefault="00E4275F" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="561"/>
           <w:tab w:val="left" w:pos="1761"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="251" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...50 lines deleted...]
-    <w:p w14:paraId="5B8941AA" w14:textId="36F6D49D" w:rsidR="00AF1D64" w:rsidRPr="00604794" w:rsidRDefault="00014BF5" w:rsidP="007F150A">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7227" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>informuoti,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7227" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>apie reikšmingas aplinkybes, kurios gali turėti įtakos saugiam dalyvavimui veikloje, jeigu tokia informacija būtina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8941AA" w14:textId="36F6D49D" w:rsidR="00AF1D64" w:rsidRPr="00E06A92" w:rsidRDefault="00014BF5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1D64" w:rsidRPr="00604794">
+      <w:r w:rsidR="00AF1D64" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E4275F" w:rsidRPr="00604794">
+      <w:r w:rsidR="00E4275F" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>nedalyvauti užsiėmimuose</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1D64" w:rsidRPr="00604794">
+      <w:r w:rsidR="00AF1D64" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, jei pasireiškia karščiavimas, taip pat esant ūmių viršutinių kvėpavimo takų ligų požymiams</w:t>
       </w:r>
-      <w:r w:rsidR="007F150A" w:rsidRPr="00604794">
+      <w:r w:rsidR="007F150A" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA90581" w14:textId="6A3565E1" w:rsidR="00014BF5" w:rsidRPr="00604794" w:rsidRDefault="00014BF5" w:rsidP="007F150A">
+    <w:p w14:paraId="18AA4622" w14:textId="77777777" w:rsidR="006D177F" w:rsidRPr="00E06A92" w:rsidRDefault="00014BF5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3.3.</w:t>
       </w:r>
-      <w:r w:rsidR="00662A21" w:rsidRPr="00604794">
+      <w:r w:rsidR="00662A21" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
-[...23 lines deleted...]
-      <w:r w:rsidR="00E4275F" w:rsidRPr="00604794">
+      <w:r w:rsidR="006D177F" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">užtikrinti, kad Ugdytinis laikytųsi įstaigos </w:t>
+      </w:r>
+      <w:r w:rsidR="006D177F" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...60 lines deleted...]
-    <w:p w14:paraId="5E44EB2C" w14:textId="1F09249A" w:rsidR="00E74C12" w:rsidRPr="00604794" w:rsidRDefault="00014BF5" w:rsidP="007F150A">
+        <w:t>Vidaus tvarkos taisyklių lankytojams</w:t>
+      </w:r>
+      <w:r w:rsidR="006D177F" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>, Klubo veiklų organizavimo, dalyvių saugos ir priežiūros nuostatų, saugaus elgesio reikalavimų ir veiklos vadovo teisėtų nurodymų veiklos metu, įskaitant dalyvavimą Klubo veiklose už Klubo patalpų ribų;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E44EB2C" w14:textId="0F98154A" w:rsidR="00E74C12" w:rsidRPr="00E06A92" w:rsidRDefault="00014BF5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3.4.</w:t>
       </w:r>
-      <w:r w:rsidR="00662A21" w:rsidRPr="00604794">
+      <w:r w:rsidR="00662A21" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
-[...23 lines deleted...]
-      <w:r w:rsidR="007F150A" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>atlyginti Ugdytin</w:t>
+      </w:r>
+      <w:r w:rsidR="007F150A" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>io padaryta žalą</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidR="00FD7227" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teisės aktų nustatyta tvarka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFA3474" w14:textId="3107133B" w:rsidR="00BE2A27" w:rsidRPr="00604794" w:rsidRDefault="00014BF5" w:rsidP="007F150A">
+    <w:p w14:paraId="1EFA3474" w14:textId="3107133B" w:rsidR="00BE2A27" w:rsidRPr="00E06A92" w:rsidRDefault="00014BF5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3.5</w:t>
       </w:r>
-      <w:r w:rsidR="00662A21" w:rsidRPr="00604794">
+      <w:r w:rsidR="00662A21" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F150A" w:rsidRPr="00604794">
+      <w:r w:rsidR="007F150A" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ugdymo sezono pabaigoje įvertinti neformaliojo švietimo paslaugų teikimo kokybę</w:t>
       </w:r>
-      <w:r w:rsidR="00095972" w:rsidRPr="00604794">
+      <w:r w:rsidR="00095972" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> užpildant Paslaugų teikėjo pateiktą apklausą</w:t>
       </w:r>
-      <w:r w:rsidR="007F150A" w:rsidRPr="00604794">
+      <w:r w:rsidR="007F150A" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF9028F" w14:textId="6C4A8A30" w:rsidR="00014BF5" w:rsidRPr="00604794" w:rsidRDefault="00014BF5" w:rsidP="007F150A">
+    <w:p w14:paraId="3EF9028F" w14:textId="6C4A8A30" w:rsidR="00014BF5" w:rsidRPr="00E06A92" w:rsidRDefault="00014BF5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3.6.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF1D64" w:rsidRPr="00604794">
+      <w:r w:rsidR="00AF1D64" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E4275F" w:rsidRPr="00604794">
+      <w:r w:rsidR="00E4275F" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">raštu pranešti </w:t>
       </w:r>
-      <w:r w:rsidR="007F150A" w:rsidRPr="00604794">
+      <w:r w:rsidR="007F150A" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>apie šioje sutartyje nurodytų kontaktinių duomenų pasikeitimą ne vėliau nei per 7 kalendorines dienas nuo jų pasikeitimo. Paslaugų gavėjui neteisingai pateikus arba nepatikslinus pasikeitusių kontaktinių duomenų, Paslaugų gavėjas neturi teisės teikti pretenzijų, kad negavo su šios sutarties v</w:t>
       </w:r>
-      <w:r w:rsidR="00600C7E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00600C7E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ykdymu susijusios informacijos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3551B612" w14:textId="4E5FFC8F" w:rsidR="00E4275F" w:rsidRPr="00604794" w:rsidRDefault="00014BF5" w:rsidP="007F150A">
+    <w:p w14:paraId="3551B612" w14:textId="7761D5DB" w:rsidR="00E4275F" w:rsidRPr="00E06A92" w:rsidRDefault="00014BF5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="007F150A" w:rsidRPr="00604794">
+      <w:r w:rsidR="007F150A" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00662A21" w:rsidRPr="00604794">
+      <w:r w:rsidR="00662A21" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E4275F" w:rsidRPr="00604794">
-[...16 lines deleted...]
-    <w:p w14:paraId="5308E13D" w14:textId="77777777" w:rsidR="00600C7E" w:rsidRPr="00604794" w:rsidRDefault="00600C7E" w:rsidP="00600C7E">
+      <w:r w:rsidR="005F79AB" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>numatyta tvarka ir terminais sumokėti Vilniaus miesto savivaldybės tarybos nustatyto dydžio mokestį už teikiamas neformaliojo švietimo paslaugas, išskyrus atvejus, kai paslaugų kaina visiškai padengiama NVŠ krepšelio lėšomis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5308E13D" w14:textId="77777777" w:rsidR="00600C7E" w:rsidRPr="00E06A92" w:rsidRDefault="00600C7E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16B5BB4D" w14:textId="50621E56" w:rsidR="00600C7E" w:rsidRPr="00604794" w:rsidRDefault="00600C7E" w:rsidP="00FB0AB6">
+    <w:p w14:paraId="16B5BB4D" w14:textId="50621E56" w:rsidR="00600C7E" w:rsidRPr="00E06A92" w:rsidRDefault="00600C7E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>III. ATSISKAITYMO UŽ PASLAUGAS, NUOLAIDŲ IR KOMPENSAVMO TVARKA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F32B703" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00604794" w:rsidRDefault="00FB0AB6" w:rsidP="00FB0AB6">
+    <w:p w14:paraId="5F32B703" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00E06A92" w:rsidRDefault="00FB0AB6" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D55802D" w14:textId="5C6234EC" w:rsidR="0074350B" w:rsidRPr="00604794" w:rsidRDefault="00600C7E" w:rsidP="002D36B6">
+    <w:p w14:paraId="0D55802D" w14:textId="69BC9C93" w:rsidR="0074350B" w:rsidRPr="00E06A92" w:rsidRDefault="00600C7E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1043"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="002D36B6" w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="00FD7227" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Mokestis u</w:t>
+      </w:r>
+      <w:r w:rsidR="002D36B6" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ž ugdymą </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7227" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir paslaugas </w:t>
+      </w:r>
+      <w:r w:rsidR="002D36B6" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokamas </w:t>
+      </w:r>
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Vilniaus miesto savivaldybės</w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>taryb</w:t>
       </w:r>
-      <w:r w:rsidR="002D36B6" w:rsidRPr="00604794">
+      <w:r w:rsidR="002D36B6" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:r w:rsidR="00DE10C5" w:rsidRPr="00604794">
+      <w:r w:rsidR="00DE10C5" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2025-06-04 patvirtintu sprendimu Nr. 1-1097)</w:t>
       </w:r>
-      <w:r w:rsidR="002D36B6" w:rsidRPr="00604794">
+      <w:r w:rsidR="002D36B6" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> nustatytas mokestis: 1 ak. val. per savaitę </w:t>
       </w:r>
-      <w:r w:rsidR="00752505" w:rsidRPr="00604794">
+      <w:r w:rsidR="00752505" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="002D36B6" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>15  Eur/mėn</w:t>
+      </w:r>
+      <w:r w:rsidR="009748B2" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D36B6" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2 ak. val. per savaitę </w:t>
+      </w:r>
+      <w:r w:rsidR="00752505" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00752505">
-[...15 lines deleted...]
-      <w:r w:rsidR="009748B2">
+      <w:r w:rsidR="002D36B6" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Eur/mėn</w:t>
+      </w:r>
+      <w:r w:rsidR="009748B2" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002D36B6" w:rsidRPr="00604794">
-[...31 lines deleted...]
-      <w:r w:rsidR="002D36B6" w:rsidRPr="00604794">
+      <w:r w:rsidR="002D36B6" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">,  4 ak. val. per savaitę – 30 Eur/mėn. </w:t>
       </w:r>
-      <w:r w:rsidR="002D36B6" w:rsidRPr="00604794">
+      <w:r w:rsidR="002D36B6" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mokestis yra nekintantis, t. y. nepriklausomai nuo užsiėmimų skaičiaus per mėnesį.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680819E2" w14:textId="7AE56C45" w:rsidR="002D36B6" w:rsidRPr="00604794" w:rsidRDefault="002D36B6" w:rsidP="002D36B6">
+    <w:p w14:paraId="680819E2" w14:textId="7935DCE9" w:rsidR="002D36B6" w:rsidRPr="00E06A92" w:rsidRDefault="002D36B6" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1043"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5. M</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
+      <w:r w:rsidR="006F45B0" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">okestis už ugdymą ir paslaugas </w:t>
       </w:r>
-      <w:r w:rsidR="00752505">
+      <w:r w:rsidR="00752505" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>į</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>staigoje mokamas už praėjusį mėnesį ir turi būti</w:t>
       </w:r>
-      <w:r w:rsidR="005E4193" w:rsidRPr="00604794">
+      <w:r w:rsidR="005E4193" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> sumokėtas iki einamojo mėnesio </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00D91309" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000626D4" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dienos.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85E72" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Mokestis turi būti mokamas atskiru mokėjimu pagal atitinkamam ugdytiniui priskirtą mokėtojo kodą, įmokos kodą ir suformuot</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91309" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> mokėjimo kvitą. </w:t>
       </w:r>
-      <w:r w:rsidR="00D91309" w:rsidRPr="00604794">
+      <w:r w:rsidR="00D91309" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavedimas gali </w:t>
       </w:r>
-      <w:r w:rsidR="00874F15" w:rsidRPr="00604794">
+      <w:r w:rsidR="00874F15" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>būti atliekamas už atskirą ugdytinį</w:t>
       </w:r>
-      <w:r w:rsidR="00D91309" w:rsidRPr="00604794">
+      <w:r w:rsidR="00D91309" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> vienu pavedimu už visus įstaigoje lankomus būrelius.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BDFC38" w14:textId="2A33E91E" w:rsidR="002D36B6" w:rsidRPr="00604794" w:rsidRDefault="002D36B6" w:rsidP="002D36B6">
+    <w:p w14:paraId="06BDFC38" w14:textId="2A33E91E" w:rsidR="002D36B6" w:rsidRPr="00E06A92" w:rsidRDefault="002D36B6" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1043"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Mokestis mažinamas proporcingai, jei ugdymas pradėtas lankyti ne nuo mėnesio pradžios. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFCFAFC" w14:textId="7D1C0B9B" w:rsidR="001A13A8" w:rsidRPr="00604794" w:rsidRDefault="00874F15" w:rsidP="001A13A8">
+    <w:p w14:paraId="1EFCFAFC" w14:textId="7D1C0B9B" w:rsidR="001A13A8" w:rsidRPr="00E06A92" w:rsidRDefault="00874F15" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00600C7E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00600C7E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokesčio lengvatos taikomos pagal Vilniaus miesto savivaldybės tarybos </w:t>
       </w:r>
-      <w:r w:rsidR="001A13A8" w:rsidRPr="00604794">
+      <w:r w:rsidR="001A13A8" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2025-06-04 patvirtint</w:t>
       </w:r>
-      <w:r w:rsidR="00752505">
+      <w:r w:rsidR="00752505" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r w:rsidR="001A13A8" w:rsidRPr="00604794">
+      <w:r w:rsidR="001A13A8" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprendim</w:t>
       </w:r>
-      <w:r w:rsidR="00752505">
+      <w:r w:rsidR="00752505" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r w:rsidR="001A13A8" w:rsidRPr="00604794">
+      <w:r w:rsidR="001A13A8" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr. 1-1097 „Dėl mokėjimo už ugdymą ir paslaugas Vilniaus miesto savivaldybės vaikų ir jaunimo klubuose, moksleivių kūrybos ir mokymo, jaunųjų turistų, Sostinės vaikų ir jaunimo, Saugaus miesto centruose bei atviruosiuose jaunimo centruose tvarkos aprašo ir įkainių sąrašų patvirtinimo“.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3935044F" w14:textId="07F8B2D4" w:rsidR="001A13A8" w:rsidRPr="00604794" w:rsidRDefault="00874F15" w:rsidP="002D36B6">
+    <w:p w14:paraId="3935044F" w14:textId="07F8B2D4" w:rsidR="001A13A8" w:rsidRPr="00E06A92" w:rsidRDefault="00874F15" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1043"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="0046270A" w:rsidRPr="00604794">
+      <w:r w:rsidR="0046270A" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001A13A8" w:rsidRPr="00604794">
+      <w:r w:rsidR="001A13A8" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokestis už neformaliojo švietimo paslaugas proporcingai mažinamas, </w:t>
       </w:r>
-      <w:r w:rsidR="00BF7A63" w:rsidRPr="00604794">
+      <w:r w:rsidR="00BF7A63" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">jei ugdymo procesas nevyko dėl </w:t>
       </w:r>
-      <w:r w:rsidR="001A13A8" w:rsidRPr="00604794">
+      <w:r w:rsidR="001A13A8" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>objektyvių priežasčių (avarijų, epidemijų atvejais ir pan.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4941025A" w14:textId="3ECDD891" w:rsidR="0046270A" w:rsidRPr="00604794" w:rsidRDefault="00874F15" w:rsidP="00DE10C5">
+    <w:p w14:paraId="4941025A" w14:textId="3ECDD891" w:rsidR="0046270A" w:rsidRPr="00E06A92" w:rsidRDefault="00874F15" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1043"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="001A2A2E" w:rsidRPr="00604794">
+      <w:r w:rsidR="001A2A2E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0046270A" w:rsidRPr="00604794">
+      <w:r w:rsidR="0046270A" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Įstaigai nustačius, kad Mokestis sumažintas arba nuo jo buvo atleista nepagrįstai ar neteisėtai, Mokestis yra perskaičiuojamas, o susidariusi nepriemoka turi būti sumokėta per vieną mėnesį nuo pranešimo apie susidariusią skolą dienos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9120AD" w14:textId="0A0C66A0" w:rsidR="00DF1F1B" w:rsidRPr="00604794" w:rsidRDefault="001A2A2E" w:rsidP="00DE10C5">
+    <w:p w14:paraId="0E9120AD" w14:textId="2F94EC88" w:rsidR="00DF1F1B" w:rsidRPr="00E06A92" w:rsidRDefault="001A2A2E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1237"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00874F15" w:rsidRPr="00604794">
+      <w:r w:rsidR="00874F15" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
-[...25 lines deleted...]
-    <w:p w14:paraId="43D67810" w14:textId="2BCFE266" w:rsidR="00DF1F1B" w:rsidRPr="00604794" w:rsidRDefault="001A2A2E" w:rsidP="00DE10C5">
+      <w:r w:rsidR="00DD1160" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Mokestis už ugdymo paslaugas nėra mažinamas ar perskaičiuojamas</w:t>
+      </w:r>
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D67810" w14:textId="36E819A3" w:rsidR="00DF1F1B" w:rsidRPr="00E06A92" w:rsidRDefault="001A2A2E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1237"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
+      <w:r w:rsidR="006F45B0" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>moksleivių atostogų</w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
-[...8 lines deleted...]
-    <w:p w14:paraId="490F738D" w14:textId="1ECB1746" w:rsidR="00DF1F1B" w:rsidRPr="00604794" w:rsidRDefault="001A2A2E" w:rsidP="00DE10C5">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>metu</w:t>
+      </w:r>
+      <w:r w:rsidR="007F766A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokslo metų eigoje</w:t>
+      </w:r>
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490F738D" w14:textId="1ECB1746" w:rsidR="00DF1F1B" w:rsidRPr="00E06A92" w:rsidRDefault="001A2A2E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1237"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
+      <w:r w:rsidR="006F45B0" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. jeigu </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>užsiėmimo diena sutampa su valstybine švente, kuri yra nedarbo</w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>diena;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6BB6A4" w14:textId="2A00F6E5" w:rsidR="0074350B" w:rsidRPr="00604794" w:rsidRDefault="001A2A2E" w:rsidP="00DE10C5">
+    <w:p w14:paraId="5A6BB6A4" w14:textId="2A00F6E5" w:rsidR="0074350B" w:rsidRPr="00E06A92" w:rsidRDefault="001A2A2E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1237"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
+      <w:r w:rsidR="006F45B0" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">.3. </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>kai užsiėmimas dėl objektyvių priežasčių perkeliamas į kitą laiką ir/ar</w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>dieną.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1522BCDC" w14:textId="33A763F6" w:rsidR="001A2A2E" w:rsidRPr="00604794" w:rsidRDefault="001A2A2E" w:rsidP="00DE10C5">
+    <w:p w14:paraId="2B43F844" w14:textId="44802573" w:rsidR="00EF1E3E" w:rsidRPr="00E06A92" w:rsidRDefault="007F766A" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1237"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1373" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Paslaugos gavėjui skyrus NVŠ krepšelį, jo lėšomis padengiama atitinkama Sutartyje nustatytos ugdymo paslaugų kainos dalis. Jei NVŠ krepšelio nepakanka visai paslaugų kainai padengti, likusią dalį moka Paslaugos gavėjas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1522BCDC" w14:textId="38C2FBD5" w:rsidR="001A2A2E" w:rsidRPr="00E06A92" w:rsidRDefault="001A2A2E" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1237"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
+      <w:r w:rsidR="006F45B0" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DE10C5" w:rsidRPr="00604794">
+      <w:r w:rsidR="00DE10C5" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Skolų išieškojimą organizuoja BĮ „</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00DE10C5" w:rsidRPr="00604794">
+      <w:r w:rsidR="00DE10C5" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Skaitlis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00DE10C5" w:rsidRPr="00604794">
+      <w:r w:rsidR="00DE10C5" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>“ vadovaujantis Vilniaus miesto savivaldybės administracijos direktoriaus įsakymu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714AA87D" w14:textId="77777777" w:rsidR="00DC60E3" w:rsidRPr="00604794" w:rsidRDefault="00DC60E3" w:rsidP="00DE10C5">
+    <w:p w14:paraId="714AA87D" w14:textId="77777777" w:rsidR="00DC60E3" w:rsidRPr="00E06A92" w:rsidRDefault="00DC60E3" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1319"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="582EA75D" w14:textId="697AE8F4" w:rsidR="0074350B" w:rsidRPr="00604794" w:rsidRDefault="00DE10C5" w:rsidP="00DE10C5">
+    <w:p w14:paraId="582EA75D" w14:textId="697AE8F4" w:rsidR="0074350B" w:rsidRPr="00E06A92" w:rsidRDefault="00DE10C5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1163"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">IV. </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>SUTARTIES ĮSIGALIOJIMAS, GALIOJIMAS, KEITIMAS IR</w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>NUTRAUKIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E225D1B" w14:textId="77777777" w:rsidR="00DE10C5" w:rsidRPr="00604794" w:rsidRDefault="00DE10C5" w:rsidP="00DE10C5">
+    <w:p w14:paraId="4E225D1B" w14:textId="77777777" w:rsidR="00DE10C5" w:rsidRPr="00E06A92" w:rsidRDefault="00DE10C5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1168"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46CF9CFC" w14:textId="37F62BA6" w:rsidR="00DE10C5" w:rsidRPr="00604794" w:rsidRDefault="00DE10C5" w:rsidP="00DE10C5">
+    <w:p w14:paraId="46CF9CFC" w14:textId="72BB5BC8" w:rsidR="00DE10C5" w:rsidRPr="00E06A92" w:rsidRDefault="00DE10C5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1168"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006F45B0" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sutartis įsigalioja nuo jos pasirašymo dienos ir galioja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>iki 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61818" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> m. birželio 30 d.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="315FC9B7" w14:textId="2FFC5CEF" w:rsidR="00DE10C5" w:rsidRPr="00604794" w:rsidRDefault="00DE10C5" w:rsidP="00DE10C5">
+      <w:r w:rsidR="00995E15" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEEC4DF" w14:textId="0D8EB670" w:rsidR="00955F35" w:rsidRPr="00E06A92" w:rsidRDefault="00DE10C5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1168"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
+      <w:r w:rsidR="006F45B0" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
-[...8 lines deleted...]
-    <w:p w14:paraId="6FCB41FD" w14:textId="51A83CE7" w:rsidR="00DE10C5" w:rsidRPr="00604794" w:rsidRDefault="00DE10C5" w:rsidP="00DE10C5">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00955F35" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sutartis gali būti keičiama šalių susitarimu, o nutraukiama šioje sutartyje ir teisės aktuose nustatytais pagrindais ir tvarka. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BA8AF1" w14:textId="53EF431E" w:rsidR="007F766A" w:rsidRPr="00E06A92" w:rsidRDefault="007F766A" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1168"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD145B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Įsigaliojus NVŠ sutarčiai, ši Sutartis automatiškai nutraukiama, išskyrus atvejus, kai NVŠ krepšelio lėšomis padengiama tik dalis ugdymo paslaugų kainos ir Paslaugos gavėjas moka nustatytą priemoką. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F79AB" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>NVŠ krepšelio finansavimui pasibaigus ar nutrūkus, norint toliau lankyti užsiėmimus, Paslaugos gavėjas privalo iš naujo sudaryti paslaugų teikimo sutartį.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCB41FD" w14:textId="42DEE294" w:rsidR="00DE10C5" w:rsidRPr="00E06A92" w:rsidRDefault="00DE10C5" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:pStyle w:val="Sraopastraipa"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1168"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidR="007F766A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1F1B" w:rsidRPr="00604794">
+      <w:r w:rsidR="00DF1F1B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Nesumokėjus mokesčio ilgiau kaip 30 kalendorinių dienų, Paslaugos teikėjas turi teisę vienašališkai nutraukti sutartį, prieš tai įspėjęs Paslaugos gavėją raštu prieš 5 darbo dienas.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF1F1B" w:rsidRPr="00604794">
+      <w:r w:rsidR="00DF1F1B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53349F41" w14:textId="73256C1E" w:rsidR="00E3351E" w:rsidRPr="00604794" w:rsidRDefault="00E3351E" w:rsidP="00E3351E">
+    <w:p w14:paraId="53349F41" w14:textId="58254D6F" w:rsidR="00E3351E" w:rsidRPr="00E06A92" w:rsidRDefault="00E3351E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1154"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
-[...25 lines deleted...]
-      <w:r w:rsidR="00752505">
+      <w:r w:rsidR="007F766A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. Paslaugos teikėjas turi teisę vienašališkai nutraukti sutartį</w:t>
+      </w:r>
+      <w:r w:rsidR="00752505" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">jeigu Ugdytinis pažeidžia įstaigos </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2609" w:rsidRPr="00604794">
+      <w:r w:rsidR="00AB2609" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>idaus tvarkos taisykles lankytojams, elgesiu kelia grėsmę savo ar kitų saugumui arba jo elgesys ar būklė objektyviai trukdo saugiam ir sklandžiam ugdymo proceso vykdymui.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048CC6D1" w14:textId="67B3C39F" w:rsidR="00F932BF" w:rsidRPr="00604794" w:rsidRDefault="00DE10C5" w:rsidP="00DE10C5">
+    <w:p w14:paraId="048CC6D1" w14:textId="07F496B1" w:rsidR="00F932BF" w:rsidRPr="00E06A92" w:rsidRDefault="00DE10C5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1168"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="007F766A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F932BF" w:rsidRPr="00604794">
-[...96 lines deleted...]
-    <w:p w14:paraId="3FE88C29" w14:textId="0D8FA7F6" w:rsidR="00F559EB" w:rsidRPr="00604794" w:rsidRDefault="00DE10C5" w:rsidP="00DE10C5">
+      <w:bookmarkStart w:id="0" w:name="_Hlk236136668"/>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paslaugos teikėjas turi teisę keisti veiklos grafiką, apie tai informuodamas Paslaugos gavėją šioje sutartyje nurodytu el. paštu arba SMS pranešimu. Nesutikdamas su pakeitimu, Paslaugos gavėjas turi teisę nutraukti sutartį, pateikęs Paslaugos teikėjo patvirtintos formos sutarties nutraukimo prašymą, kurį gali pateikti el. paštu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>info@klubasmeteoras.lt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arba tiesiogiai klube. Sutartis laikoma nutraukta tik gavus tinkamai užpildytą Paslaugos teikėjo patvirtintos formos prašymą.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3FE88C29" w14:textId="7FD46BD3" w:rsidR="00F559EB" w:rsidRPr="00E06A92" w:rsidRDefault="00DE10C5" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1168"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidR="007F766A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00F559EB" w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00E3351E" w:rsidRPr="00604794">
+      <w:r w:rsidR="00F559EB" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Paslaugos teikėjas turi teisę atsisakyti vykdyti pasirinktą programą, jei nesusiformuoja</w:t>
+      </w:r>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F559EB" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grupė. Tokiu atveju apie tai Paslaugos </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8799B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>gavėjas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F559EB" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informuojama</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3351E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s el. paštu, nurodytu sutartyje.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B44F05" w14:textId="2F562FBB" w:rsidR="00E3351E" w:rsidRPr="00604794" w:rsidRDefault="00E3351E" w:rsidP="00E3351E">
+    <w:p w14:paraId="677CC173" w14:textId="6EF5E7A5" w:rsidR="006949DE" w:rsidRPr="00E06A92" w:rsidRDefault="00E3351E" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
-[...72 lines deleted...]
-    <w:p w14:paraId="6A9914BF" w14:textId="2474CC0E" w:rsidR="00E3351E" w:rsidRPr="00604794" w:rsidRDefault="006F45B0" w:rsidP="00E3351E">
+      <w:r w:rsidR="007F766A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk236136676"/>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paslaugos gavėjas turi teisę vienašališkai nutraukti sutartį, </w:t>
+      </w:r>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ne vėliau kaip prieš 10 (dešimt) darbo dienų </w:t>
+      </w:r>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iki pageidaujamos sutarties nutraukimo dienos pateikęs Paslaugos teikėjo patvirtintos formos sutarties nutraukimo prašymą. Prašymas gali būti pateikiamas el. paštu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>info@klubasmeteoras.lt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arba tiesiogiai klube. Žodinis Paslaugos gavėjo pranešimas užsiėmimo vadovui ar kitam Paslaugos teikėjo darbuotojui apie ketinimą nutraukti lankymą ar sutartį nelaikomas pranešimu apie sutarties nutraukimą ir nesukelia sutarties nutraukimo teisinių pasekmių. Sutartis laikoma nutraukta tik Paslaugos teikėjui gavus tinkamai užpildytą Paslaugos teikėjo patvirtintos formos sutarties nutraukimo prašymą.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="6A9914BF" w14:textId="0B09912F" w:rsidR="00E3351E" w:rsidRPr="00E06A92" w:rsidRDefault="00D8799B" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00E3351E" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3351E" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. Sutarties nutraukimas neatleidžia Paslaugų gavėjo nuo pareigos sumokėti mokestį už Sutarties galiojimo metu suteiktas paslaugas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152D28F3" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00604794" w:rsidRDefault="00FB0AB6" w:rsidP="00E3351E">
+    <w:p w14:paraId="152D28F3" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00E06A92" w:rsidRDefault="00FB0AB6" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1192"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B93909B" w14:textId="3B477B65" w:rsidR="00386540" w:rsidRPr="00604794" w:rsidRDefault="00386540" w:rsidP="00091AEF">
+    <w:p w14:paraId="1B93909B" w14:textId="3B477B65" w:rsidR="00386540" w:rsidRPr="00E06A92" w:rsidRDefault="00386540" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>V. ASMENS DUOMENŲ TVARKYMAS IR APSAUGA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0088AE00" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00604794" w:rsidRDefault="00FB0AB6" w:rsidP="00AB4DFB">
+    <w:p w14:paraId="0088AE00" w14:textId="77777777" w:rsidR="00FB0AB6" w:rsidRPr="00E06A92" w:rsidRDefault="00FB0AB6" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="EE0000"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="65DE8E19" w14:textId="06D768BD" w:rsidR="00484B0C" w:rsidRPr="00604794" w:rsidRDefault="00FF5B3D" w:rsidP="00AB4DFB">
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65DE8E19" w14:textId="0CA1899E" w:rsidR="00484B0C" w:rsidRPr="00E06A92" w:rsidRDefault="00D8799B" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...8 lines deleted...]
-      <w:r w:rsidR="00386540" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5B3D" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386540" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Paslaugos teikėjas tvarko Paslaugos gavėjo ir Ugdytinio asmens duomenis sutarties vykdymo, ugdymo organizavimo ir teisinės apskaitos tikslais.</w:t>
       </w:r>
-      <w:r w:rsidR="00484B0C" w:rsidRPr="00604794">
-[...36 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00484B0C" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Duomenys, kurių tvarkymas grindžiamas sutikimu (pvz., ugdytinio fotografavimas, filmavimas ir vaizdinės medžiagos viešinimas), tvarkomi tik gavus atskirą Paslaugos gavėjo rašytinį sutikimą, pateikiamą nustatytos formos dokumentu – BDAR sutiki</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91309" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>mo forma</w:t>
       </w:r>
-      <w:r w:rsidR="00091AEF" w:rsidRPr="00604794">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00091AEF" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B124BEE" w14:textId="004F5095" w:rsidR="00386540" w:rsidRPr="00604794" w:rsidRDefault="00091AEF" w:rsidP="00AB4DFB">
+    <w:p w14:paraId="2B124BEE" w14:textId="0558C6DC" w:rsidR="00386540" w:rsidRPr="00E06A92" w:rsidRDefault="00D8799B" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00AB4DFB" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="00091AEF" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB4DFB" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Paslaugos gavėjo d</w:t>
       </w:r>
-      <w:r w:rsidR="00386540" w:rsidRPr="00604794">
+      <w:r w:rsidR="00386540" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>uomenys gali būti perduoti trečiosioms šalims (savivaldybei, registrams, buhalterinėms sistemoms) tik tiek, kiek būtina vykdant įsipareigojimus</w:t>
       </w:r>
-      <w:r w:rsidR="00FF5B3D" w:rsidRPr="00604794">
+      <w:r w:rsidR="00FF5B3D" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5DF4BF" w14:textId="46A74504" w:rsidR="00484B0C" w:rsidRPr="00604794" w:rsidRDefault="00091AEF" w:rsidP="00AB4DFB">
+    <w:p w14:paraId="4E5DF4BF" w14:textId="338D8876" w:rsidR="00484B0C" w:rsidRPr="00E06A92" w:rsidRDefault="00D8799B" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00FF5B3D" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00091AEF" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5B3D" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Paslaugų gavėjo asmens duomenys saugomi sutarties galiojimo metu ir 10 metų po sutarties pasibaigimo momento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7723319B" w14:textId="0E7F708E" w:rsidR="00386540" w:rsidRPr="00604794" w:rsidRDefault="00091AEF" w:rsidP="00AB4DFB">
+    <w:p w14:paraId="7723319B" w14:textId="072A3D72" w:rsidR="00386540" w:rsidRPr="00E06A92" w:rsidRDefault="00D8799B" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00386540" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="00091AEF" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00386540" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Paslaugos gavėjas</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4DFB" w:rsidRPr="00604794">
+      <w:r w:rsidR="00AB4DFB" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, patvirtina, jog yra informuotas ir sutinka, kad:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7126BD40" w14:textId="67573664" w:rsidR="00AB4DFB" w:rsidRPr="00604794" w:rsidRDefault="00AB4DFB" w:rsidP="00AB4DFB">
+    <w:p w14:paraId="7126BD40" w14:textId="31739A0E" w:rsidR="00AB4DFB" w:rsidRPr="00E06A92" w:rsidRDefault="00AB4DFB" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="0096040C" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8799B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="0096040C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>aslaugų teikėjas tvarkytų ir valdytų Paslaugų gavėjo ir jo atstovaujamo Ugdytinio asmens</w:t>
       </w:r>
-      <w:r w:rsidR="0096040C" w:rsidRPr="00604794">
+      <w:r w:rsidR="0096040C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">duomenis tinkamam </w:t>
       </w:r>
-      <w:r w:rsidR="00ED1EB7" w:rsidRPr="00604794">
+      <w:r w:rsidR="00ED1EB7" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>pasirinktų</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> neformalaus </w:t>
       </w:r>
-      <w:r w:rsidR="0096040C" w:rsidRPr="00604794">
+      <w:r w:rsidR="0096040C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>švietimo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> paslaugų suteikimui;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F85094" w14:textId="6967A378" w:rsidR="00AB4DFB" w:rsidRPr="00604794" w:rsidRDefault="00AB4DFB" w:rsidP="00AB4DFB">
+    <w:p w14:paraId="40F85094" w14:textId="3884BAD7" w:rsidR="00AB4DFB" w:rsidRPr="00E06A92" w:rsidRDefault="00AB4DFB" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00ED1EB7" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8799B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1EB7" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">smens duomenys būtų tvarkomi ir valdomi remiantis LR Asmens duomenų teisinės apsaugos įstatymu </w:t>
       </w:r>
-      <w:r w:rsidR="0096040C" w:rsidRPr="00604794">
+      <w:r w:rsidR="0096040C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Regl</w:t>
       </w:r>
-      <w:r w:rsidR="0096040C" w:rsidRPr="00604794">
+      <w:r w:rsidR="0096040C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>amento (ES) Nr. 2016/679 (BDAR)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADA0B85" w14:textId="6CFAE09B" w:rsidR="00AB4DFB" w:rsidRPr="00604794" w:rsidRDefault="00AB4DFB" w:rsidP="00AB4DFB">
+    <w:p w14:paraId="1ADA0B85" w14:textId="4F958177" w:rsidR="00AB4DFB" w:rsidRPr="00E06A92" w:rsidRDefault="00AB4DFB" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00ED1EB7" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8799B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1EB7" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>uri teisę būti informuoti apie savo asmens duomenų tvarkymą, susipažinti su duomenimis, reikalauti ištaisyti, sunaikinti arba sustabdyti, išskyrus saugojimą, asmens duomenų tvarkymo veiksmus, remiantis Reglamento Nr. 2016/679 ar Asmens duomenų teisinės apsaugos įstatymu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1828A5" w14:textId="3431F581" w:rsidR="00AB4DFB" w:rsidRPr="00604794" w:rsidRDefault="00AB4DFB" w:rsidP="00AB4DFB">
+    <w:p w14:paraId="2B1828A5" w14:textId="1D5E70C4" w:rsidR="00AB4DFB" w:rsidRPr="00E06A92" w:rsidRDefault="00AB4DFB" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidR="00ED1EB7" w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8799B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1EB7" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. turi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> teisę pateikti skundą Valstybinei duomenų apsaugos inspekcijai (A. Juozapavičiaus</w:t>
       </w:r>
-      <w:r w:rsidR="0096040C" w:rsidRPr="00604794">
+      <w:r w:rsidR="0096040C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> g. 6, 09310 Vilnius, t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">el. (8 5) 271 2804, </w:t>
       </w:r>
-      <w:r w:rsidR="0096040C" w:rsidRPr="00604794">
+      <w:r w:rsidR="0096040C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">l. paštas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ada@ada.lt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0096040C" w:rsidRPr="00604794">
+      <w:r w:rsidR="0096040C" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACAB750" w14:textId="346A7C53" w:rsidR="00AB4DFB" w:rsidRPr="009748B2" w:rsidRDefault="00091AEF" w:rsidP="00AB4DFB">
+    <w:p w14:paraId="3ACAB750" w14:textId="142FEE00" w:rsidR="00AB4DFB" w:rsidRPr="00E06A92" w:rsidRDefault="00091AEF" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006F45B0" w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidR="00D8799B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00386540" w:rsidRPr="00604794">
+      <w:r w:rsidR="00386540" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Išsam</w:t>
       </w:r>
-      <w:r w:rsidR="00EC03DF" w:rsidRPr="00604794">
+      <w:r w:rsidR="00EC03DF" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>esnė informacija apie Paslaugų teikėjo</w:t>
       </w:r>
-      <w:r w:rsidR="00AB4DFB" w:rsidRPr="00604794">
+      <w:r w:rsidR="00AB4DFB" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> vykdomą asmens duomenų tvarkymą yra pateikiama Privatumo politikoje, esančioje Paslaugų teikėjo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>internet</w:t>
       </w:r>
-      <w:r w:rsidR="005B15B7" w:rsidRPr="00604794">
+      <w:r w:rsidR="005B15B7" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>inėje</w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> svetainėje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00AB4DFB" w:rsidRPr="009748B2">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="00AB4DFB" w:rsidRPr="00E06A92">
           <w:rPr>
             <w:rStyle w:val="Hipersaitas"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>www.klubasmeteoras.lt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009748B2">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4DC089" w14:textId="2A676DF5" w:rsidR="004B2C26" w:rsidRPr="00604794" w:rsidRDefault="004B2C26" w:rsidP="004B2C26">
+    <w:p w14:paraId="3C44AF31" w14:textId="47667FA7" w:rsidR="004B2C26" w:rsidRPr="00E06A92" w:rsidRDefault="00D8799B" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
-[...8 lines deleted...]
-    <w:p w14:paraId="74930E0F" w14:textId="77777777" w:rsidR="004B2C26" w:rsidRPr="00604794" w:rsidRDefault="004B2C26" w:rsidP="004B2C26">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>26.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2C26" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Pasirašydamas šią sutartį ir jos priedus, patvirtinu, kad esu susipažinęs su Klubo Asmens duomenų tvarkymo taisyklėmis ir žinau (esu informuotas) apie šioje sutartyje pateiktų asmens duomenų tvarkymą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FB023B" w14:textId="468C334E" w:rsidR="004B2C26" w:rsidRPr="00E06A92" w:rsidRDefault="004B2C26" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...109 lines deleted...]
-        <w:t xml:space="preserve">26. Paslaugų gavėjas bet kuriuo metu turi teisę pakeisti savo sprendimą raštu, pateikdamas prašymą Paslaugų teikėjui el. paštu </w:t>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8799B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Paslaugų gavėjas bet kuriuo metu turi teisę pakeisti savo sprendimą raštu, pateikdamas prašymą Paslaugų teikėjui el. paštu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>info@klubasmeteor</w:t>
       </w:r>
-      <w:r w:rsidR="00781746">
+      <w:r w:rsidR="00781746" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>as.lt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00604794">
-[...8 lines deleted...]
-    <w:p w14:paraId="33F6DAFD" w14:textId="77777777" w:rsidR="00091AEF" w:rsidRPr="00604794" w:rsidRDefault="00091AEF" w:rsidP="00091AEF">
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arba tiesiogiai įstaigoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F6DAFD" w14:textId="77777777" w:rsidR="00091AEF" w:rsidRPr="00E06A92" w:rsidRDefault="00091AEF" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3516"/>
         </w:tabs>
         <w:spacing w:line="250" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13EFAE1F" w14:textId="4C4A306B" w:rsidR="00091AEF" w:rsidRPr="00604794" w:rsidRDefault="00091AEF" w:rsidP="00091AEF">
+    <w:p w14:paraId="13EFAE1F" w14:textId="4C4A306B" w:rsidR="00091AEF" w:rsidRPr="00E06A92" w:rsidRDefault="00091AEF" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3516"/>
         </w:tabs>
         <w:spacing w:line="250" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">VI. </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>GINČŲ</w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0074350B" w:rsidRPr="00604794">
+      <w:r w:rsidR="0074350B" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>SPRENDIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E37ADF" w14:textId="77777777" w:rsidR="00091AEF" w:rsidRPr="00604794" w:rsidRDefault="00091AEF" w:rsidP="00091AEF">
+    <w:p w14:paraId="59E37ADF" w14:textId="77777777" w:rsidR="00091AEF" w:rsidRPr="00E06A92" w:rsidRDefault="00091AEF" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Antrat1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3516"/>
         </w:tabs>
         <w:spacing w:line="250" w:lineRule="exact"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62087A2C" w14:textId="2B8AD1ED" w:rsidR="00091AEF" w:rsidRPr="00604794" w:rsidRDefault="00091AEF" w:rsidP="00091AEF">
+    <w:p w14:paraId="62087A2C" w14:textId="09040ABB" w:rsidR="00091AEF" w:rsidRPr="00E06A92" w:rsidRDefault="00091AEF" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004B2C26" w:rsidRPr="00604794">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidR="00D8799B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>. Sutarties šalys ginčus spręs šalių gera valia. Ginčai, susiję su mokesčiais, lankymu ar paslaugų teikimu, sprendžiami derybomis. Šalims nepavykus susitarti, ginčas sprendžiamas Lietuvos Respublikos įstatymų nustatyta tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169AF94C" w14:textId="618291DC" w:rsidR="00091AEF" w:rsidRPr="00604794" w:rsidRDefault="00091AEF" w:rsidP="00091AEF">
+    <w:p w14:paraId="4B091163" w14:textId="18B47B3C" w:rsidR="00955F35" w:rsidRPr="00E06A92" w:rsidRDefault="0D79D0C7" w:rsidP="7CAF3FD0">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="004B2C26" w:rsidRPr="00604794">
-[...24 lines deleted...]
-    <w:p w14:paraId="6D80528D" w14:textId="3DAF985F" w:rsidR="00EC03DF" w:rsidRPr="00604794" w:rsidRDefault="00EC03DF" w:rsidP="00091AEF">
+      <w:r w:rsidR="00D8799B" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>. Sutartis sudaryta dviem egzemplioriais, turinčiais vienodą juridinę galią.</w:t>
+      </w:r>
+      <w:r w:rsidR="603F50B0" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00955F35" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sutartis gali būti sudaroma </w:t>
+      </w:r>
+      <w:r w:rsidR="00955F35" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>popierine arba elektronine forma, o elektroniniu būdu sudaryta, pasirašyta sutartis turi tokią pačią teisinę galią, kiek tai leidžia teisės aktai ir pasirinkta pasirašymo priemonė.</w:t>
+      </w:r>
+      <w:r w:rsidR="00955F35" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C02B61" w14:textId="4C6BAE34" w:rsidR="00091AEF" w:rsidRPr="00E06A92" w:rsidRDefault="00D8799B" w:rsidP="7CAF3FD0">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="29C02B61" w14:textId="77777777" w:rsidR="00091AEF" w:rsidRPr="00604794" w:rsidRDefault="00091AEF" w:rsidP="0022475E">
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="1291CA1D" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pasirašyti sutarties priedai laikomi neatskiriama šios sutarties dalimi ir turi tokią pačią teisinę galią kaip ir </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77E24" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ši</w:t>
+      </w:r>
+      <w:r w:rsidR="1291CA1D" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sutartis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7A8554" w14:textId="6A2093BC" w:rsidR="7CAF3FD0" w:rsidRPr="00E06A92" w:rsidRDefault="7CAF3FD0" w:rsidP="7CAF3FD0">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="146D5B64" w14:textId="77777777" w:rsidR="0074350B" w:rsidRPr="00604794" w:rsidRDefault="0074350B" w:rsidP="00E567E3">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146D5B64" w14:textId="77777777" w:rsidR="0074350B" w:rsidRPr="00E06A92" w:rsidRDefault="0074350B" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Sutarties šalių parašai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D5494B" w14:textId="77777777" w:rsidR="006F45B0" w:rsidRPr="00604794" w:rsidRDefault="006F45B0" w:rsidP="00E567E3">
+    <w:p w14:paraId="75D5494B" w14:textId="77777777" w:rsidR="006F45B0" w:rsidRPr="00E06A92" w:rsidRDefault="006F45B0" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="102" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4464"/>
         <w:gridCol w:w="5355"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004639A7" w:rsidRPr="00604794" w14:paraId="394B899E" w14:textId="77777777" w:rsidTr="00C65201">
+      <w:tr w:rsidR="004639A7" w:rsidRPr="00E06A92" w14:paraId="394B899E" w14:textId="77777777" w:rsidTr="7CAF3FD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B884BAF" w14:textId="2B042C8A" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="004639A7">
+          <w:p w14:paraId="5B884BAF" w14:textId="2B042C8A" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Paslaugų teikėjas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="417A7D45" w14:textId="77777777" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="004639A7">
+          <w:p w14:paraId="417A7D45" w14:textId="77777777" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Paslaugų gavėjas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16CC5E54" w14:textId="5A2D8266" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="004639A7">
+          <w:p w14:paraId="16CC5E54" w14:textId="5A2D8266" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004639A7" w:rsidRPr="00604794" w14:paraId="027200E9" w14:textId="77777777" w:rsidTr="00C65201">
+      <w:tr w:rsidR="004639A7" w:rsidRPr="00E06A92" w14:paraId="027200E9" w14:textId="77777777" w:rsidTr="7CAF3FD0">
         <w:trPr>
           <w:trHeight w:val="615"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4905" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE004F2" w14:textId="77777777" w:rsidR="00FF5B3D" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="004639A7">
+          <w:p w14:paraId="0CE004F2" w14:textId="77777777" w:rsidR="00FF5B3D" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Vilniaus vaikų ir jaunimo klubas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">„Meteoras“ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E35FED1" w14:textId="77777777" w:rsidR="00FF5B3D" w:rsidRPr="00604794" w:rsidRDefault="00FF5B3D" w:rsidP="004639A7">
+          <w:p w14:paraId="7E35FED1" w14:textId="77777777" w:rsidR="00FF5B3D" w:rsidRPr="00E06A92" w:rsidRDefault="00FF5B3D" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Įmonės kodas 191664389</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21EB48B8" w14:textId="089D5EE9" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="004722AC">
+          <w:p w14:paraId="21EB48B8" w14:textId="089D5EE9" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Direktorė Audronė Kielė</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5177E9" w14:textId="77777777" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="004639A7">
+          <w:p w14:paraId="5A5177E9" w14:textId="77777777" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004639A7" w:rsidRPr="00604794" w14:paraId="13DE23E1" w14:textId="77777777" w:rsidTr="00C65201">
+      <w:tr w:rsidR="004639A7" w:rsidRPr="00E06A92" w14:paraId="13DE23E1" w14:textId="77777777" w:rsidTr="7CAF3FD0">
         <w:trPr>
           <w:trHeight w:val="632"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4905" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6A99A742" w14:textId="07E9CC1E" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="004639A7">
+          <w:p w14:paraId="6A99A742" w14:textId="07E9CC1E" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="004639A7">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37845BBD" w14:textId="1D77DCC5" w:rsidR="00C65201" w:rsidRPr="00604794" w:rsidRDefault="00C65201" w:rsidP="00C65201">
+          <w:p w14:paraId="37845BBD" w14:textId="1D77DCC5" w:rsidR="00C65201" w:rsidRPr="00E06A92" w:rsidRDefault="58C7B55E" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
-            <w:r w:rsidR="00555115" w:rsidRPr="00604794">
+            <w:r w:rsidR="56567255" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761D2EA9" w14:textId="1292BC78" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="00C65201">
+          <w:p w14:paraId="761D2EA9" w14:textId="1292BC78" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(Vardas, pavardė)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B28D29" w14:textId="606DFA03" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="004639A7">
+          <w:p w14:paraId="23B28D29" w14:textId="606DFA03" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004639A7" w:rsidRPr="00604794" w14:paraId="60EB09AC" w14:textId="77777777" w:rsidTr="00C65201">
+      <w:tr w:rsidR="004639A7" w:rsidRPr="00E06A92" w14:paraId="60EB09AC" w14:textId="77777777" w:rsidTr="7CAF3FD0">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4905" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45C94EB5" w14:textId="614BFB99" w:rsidR="00C65201" w:rsidRPr="00604794" w:rsidRDefault="00C65201" w:rsidP="00C65201">
+          <w:p w14:paraId="45C94EB5" w14:textId="614BFB99" w:rsidR="00C65201" w:rsidRPr="00E06A92" w:rsidRDefault="58C7B55E" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>_________________</w:t>
             </w:r>
-            <w:r w:rsidR="004722AC">
+            <w:r w:rsidR="18CB54DC" w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FC304CF" w14:textId="224D747D" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="00C65201">
+          <w:p w14:paraId="7FC304CF" w14:textId="224D747D" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(Parašas)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52F2D4C7" w14:textId="77777777" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="004639A7">
+          <w:p w14:paraId="52F2D4C7" w14:textId="77777777" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="004639A7" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D6014F6" w14:textId="15BE6F87" w:rsidR="00C65201" w:rsidRPr="00604794" w:rsidRDefault="00C65201" w:rsidP="00C65201">
+          <w:p w14:paraId="7D6014F6" w14:textId="15BE6F87" w:rsidR="00C65201" w:rsidRPr="00E06A92" w:rsidRDefault="00C65201" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48D9A711" w14:textId="2BFF54AC" w:rsidR="004639A7" w:rsidRPr="00604794" w:rsidRDefault="00C65201" w:rsidP="00C65201">
+          <w:p w14:paraId="48D9A711" w14:textId="2BFF54AC" w:rsidR="004639A7" w:rsidRPr="00E06A92" w:rsidRDefault="58C7B55E" w:rsidP="0DCD6B82">
             <w:pPr>
               <w:pStyle w:val="Pagrindinistekstas"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00604794">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(Parašas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004639A7" w:rsidRPr="00604794" w14:paraId="5324FCCE" w14:textId="77777777" w:rsidTr="00C65201">
-[...47 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="368777B8" w14:textId="30007802" w:rsidR="003433CC" w:rsidRPr="00604794" w:rsidRDefault="004639A7" w:rsidP="005B15B7">
+    <w:p w14:paraId="7DFE9950" w14:textId="36F22F88" w:rsidR="009748B2" w:rsidRPr="00E06A92" w:rsidRDefault="1302FE9A" w:rsidP="7CAF3FD0">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3995"/>
           <w:tab w:val="left" w:pos="5478"/>
         </w:tabs>
+        <w:spacing w:after="15"/>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00604794">
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>A.V.</w:t>
       </w:r>
-      <w:r w:rsidR="00E770BB" w:rsidRPr="00604794">
-[...8 lines deleted...]
-    <w:p w14:paraId="7DFE9950" w14:textId="77777777" w:rsidR="009748B2" w:rsidRDefault="009748B2" w:rsidP="00EE205A">
+    </w:p>
+    <w:p w14:paraId="2CB0C6F3" w14:textId="77777777" w:rsidR="006949DE" w:rsidRPr="00E06A92" w:rsidRDefault="006949DE" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3212DDC8" w14:textId="77777777" w:rsidR="009748B2" w:rsidRDefault="009748B2" w:rsidP="00EE205A">
+    <w:p w14:paraId="1BEF1E44" w14:textId="77777777" w:rsidR="006949DE" w:rsidRPr="00E06A92" w:rsidRDefault="006949DE" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7351A5A5" w14:textId="77777777" w:rsidR="009748B2" w:rsidRDefault="009748B2" w:rsidP="00EE205A">
+    <w:p w14:paraId="35CA2E39" w14:textId="77777777" w:rsidR="006949DE" w:rsidRPr="00E06A92" w:rsidRDefault="006949DE" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56FE1A85" w14:textId="18D30ACA" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="3212DDC8" w14:textId="77777777" w:rsidR="009748B2" w:rsidRPr="00E06A92" w:rsidRDefault="009748B2" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
+    </w:p>
+    <w:p w14:paraId="7351A5A5" w14:textId="77777777" w:rsidR="009748B2" w:rsidRPr="00E06A92" w:rsidRDefault="009748B2" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AEC894" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5FC13D" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0447D045" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C2B77FB" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A69C682" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02EE3A99" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35CF6C19" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0EB209" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311B48B5" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9D73A3" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE994F0" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C43923D" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D107AA4" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B5904F" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B560EFF" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F71F054" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003D5D12" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BFF02D7" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670B48A1" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C53B7E5" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655BF98B" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBEE32D" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5716CC26" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F253E28" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2A60AB" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB64586" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C1194F" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18268C0A" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B7F6A6D" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE07AB0" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3502D6" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CBFBEB1" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CEC325" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A8BAA7" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311C8952" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0458ED6F" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3333E089" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A816BF" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B81E0D8" w14:textId="58DF88E6" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:pStyle w:val="Pavadinimas"/>
+        <w:ind w:right="-114"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Priedas Nr. 1 prie Neformaliojo švietimo paslaugų teikimo sutarties Nr. _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="109B7EAF" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:pStyle w:val="Pavadinimas"/>
+        <w:ind w:right="-114"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AA62D8F" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:pStyle w:val="Pavadinimas"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-114"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B50FF4C" w14:textId="1293C982" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:pStyle w:val="Pavadinimas"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:right="-114"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BDAR SUTIKIMO FORMA DĖL UGDYTINIO DUOMENŲ TVARKYMO PRIE NEFORMALIOJO ŠVIETIMO PASLAUGŲ TEIKIMO SUTARTIES NR. _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5EC7CD" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0823B800" w14:textId="4CF172EB" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Aš, _______________________________________________________(toliau – Paslaugų gavėjas),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D569823" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vieno iš tėvų, globėjų, rūpintojų vardas, pavardė) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E176322" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4243092F" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atstovaujantis __________________________________________________________________ interesus,                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(Ugdytinio vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C43741" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228870A9" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pasirašydamas šią sutartį ir jos priedus, taip pat pateikiu savo sprendimą dėl toliau išvardytų veiklų, susijusių su ugdymo proceso informavimu bei papildoma veikla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6756D823" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Sutinku gauti Paslaugų teikėjo informaciją apie užsiėmimus (naujienlaiškiai, priminimai, tvarkaraščių pakeitimai) ir kitą informaciją, susijusią su Paslaugų teikėjo paslaugomis, sutartyje nurodytu el. paštu ir/arba nurodytu tel. numeriu: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AEA144" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         □  SUTINKU            □ NESUTINKU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B6D6C6C" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(reikalingą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>pabraukti / pažymėti)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE51FFB" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patvirtinu, kad esu susipažinęs su Klubo Asmens duomenų tvarkymo taisyklėmis ir žinau (esu informuotas) apie šioje sutartyje pateiktų asmens duomenų tvarkymą. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1408DB98" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Paslaugų gavėjas bet kuriuo metu turi teisę pakeisti savo sprendimą raštu, pateikdamas prašymą Paslaugų teikėjui el. paštu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>info@klubasmeteoras.lt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , įstaigos savitarnos zonoje arba tiesiogiai įstaigoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5209011B" w14:textId="79034775" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                                                     ___________________________________________________________________________                                             (Paslaugos gavėjo vardas, pavardė)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(parašas)                           ( data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED3BA76" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681B2221" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D6E4B2A" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DCF760" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6E9AE4" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6781599F" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1448D588" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001C086E" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0693D848" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E48135" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22FB3DA1" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6621D689" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C57575" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A67DD0" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D7CE435" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E39938" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CE9D00" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E94C12" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24088074" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D1A139" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3131DA3C" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E3FD1B" w14:textId="77777777" w:rsidR="00324D2A" w:rsidRPr="00E06A92" w:rsidRDefault="00324D2A" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D4A3A0" w14:textId="77777777" w:rsidR="00136329" w:rsidRPr="00E06A92" w:rsidRDefault="00136329" w:rsidP="0DCD6B82">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56FE1A85" w14:textId="4752CD93" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+      <w:pPr>
+        <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="2" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
         <w:t xml:space="preserve">Priedas Nr. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604794">
+      <w:r w:rsidR="006949DE" w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE205A">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prie </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="6D4C3EA6" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+        <w:t xml:space="preserve"> prie Neformaliojo švietimo paslaugų teikimo sutarties Nr. _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4C3EA6" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="210C5A72" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="210C5A72" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>SUTIKIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F68FDE" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="71F68FDE" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">Dėl filmavimo ir fotografavimo bei atvaizdo ir (ar) filmuotos medžiagos naudojimo </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFA2A4B" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="1AFA2A4B" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A352F6E" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="0A352F6E" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>20____ m. _________________________ d.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35693A92" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="35693A92" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Vilnius</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F8C1F1" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="20F8C1F1" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis1"/>
         <w:tblW w:w="9999" w:type="dxa"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="662"/>
         <w:gridCol w:w="2840"/>
         <w:gridCol w:w="6497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="63064664" w14:textId="77777777" w:rsidTr="00757CD8">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="63064664" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0234F84C" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="0234F84C" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aš,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9337" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4526227F" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="4526227F" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="5416401A" w14:textId="77777777" w:rsidTr="00757CD8">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="5416401A" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02C75C86" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="02C75C86" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9337" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35352D43" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="35352D43" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(Vardas ir Pavardė)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="2E6391EB" w14:textId="77777777" w:rsidTr="00757CD8">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="2E6391EB" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3502" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="74A61157" w14:textId="5398DB7B" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="74A61157" w14:textId="5398DB7B" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...24 lines deleted...]
-              <w:t>mano atstovaujamo asmens (vaiko)</w:t>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>išreiškiu savo valią dėl savo ar mano atstovaujamo asmens (vaiko)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6496" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21F42607" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="21F42607" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="7AB2343D" w14:textId="77777777" w:rsidTr="00757CD8">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="7AB2343D" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3502" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE1A0C4" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="3CE1A0C4" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36E1421D" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="36E1421D" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:left="10" w:right="2" w:hanging="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(Vardas ir Pavardė)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="218B02F8" w14:textId="034CD9FF" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="218B02F8" w14:textId="0851BB5F" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>kuris neformaliai ugdomas Vaikų ir jaunimo klub</w:t>
       </w:r>
-      <w:r w:rsidR="00523CCE">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00523CCE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> „Meteoras“, juridinio asmens kodas 191664389, adresas Apolinaro Juozo Povilaičio g. 20, Vilnius. (toliau – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE205A">
+        <w:t xml:space="preserve"> „Meteoras“, juridinio asmens kodas 191664389, adresas Apolinaro Juozo Povilaičio g. </w:t>
+      </w:r>
+      <w:r w:rsidR="00136329" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Vilnius. (toliau – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Klubas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>), kuri</w:t>
       </w:r>
-      <w:r w:rsidR="00523CCE">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00523CCE" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> yra mano ir mano atstovaujamo asmens (vaiko) duomenų valdytojas, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>ir nurodau, kad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFDB2D7" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="6CFDB2D7" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis1"/>
         <w:tblW w:w="10118" w:type="dxa"/>
         <w:tblInd w:w="10" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3134"/>
         <w:gridCol w:w="4242"/>
         <w:gridCol w:w="2742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="57D7D8FD" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="57D7D8FD" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC2DEA3" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="5BC2DEA3" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti1"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sutinku </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nesutinku, kad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DE3E8DB" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="5DE3E8DB" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>viešų ir neviešų renginių Klube ar už jo ribų, metu vaikas būtų fotografuojamas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B690B01" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="0B690B01" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="6B6C85F6" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="6B6C85F6" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAC4186" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="0EAC4186" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="015A5C78" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="015A5C78" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="029A1035" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="029A1035" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(parašas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="097310C4" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="097310C4" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5C295C" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="3D5C295C" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti1"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sutinku </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nesutinku, kad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13AB8AD0" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="13AB8AD0" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>viešų ir neviešų renginių Klube ar už jo ribų, metu vaikas būtų filmuojamas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36F8FF9E" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="36F8FF9E" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="7DDA4C09" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="7DDA4C09" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E56E3CE" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="1E56E3CE" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="066E1CF2" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="066E1CF2" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="495931DA" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="495931DA" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(parašas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="1E7C6D4F" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="1E7C6D4F" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="1144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA3FF4A" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="3AA3FF4A" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti1"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sutinku </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nesutinku, kad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="408583D6" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="408583D6" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vaiko atvaizdas (nuotrauka(-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>os</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)), būtų viešinamas Klubo interneto svetainėje https://www.klubasmeteoras.vilnius.lm.lt/, Klubo teikiamų paslaugų, renginių ir kt. žinomumo didinimo tikslu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1F8D4B" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="5D1F8D4B" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="3ED2A491" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="3ED2A491" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="267A3B3B" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="267A3B3B" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A3EFD82" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="3A3EFD82" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D902B1C" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="1D902B1C" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(parašas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="1CF7C76A" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="1CF7C76A" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="906"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32002EE3" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="32002EE3" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti1"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sutinku </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nesutinku, kad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C1376A2" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="4C1376A2" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vaiko atvaizdas (nuotrauka(-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>os</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">)), būtų viešinamas Klubo socialinio tinklo </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
+            <w:r w:rsidRPr="00E06A92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Facebook</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> paskyroje, Klubo teikiamų paslaugų, renginių ir kt. žinomumo didinimo tikslu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BAF939" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="21BAF939" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="52A8A6B2" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="52A8A6B2" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68AA00D3" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="68AA00D3" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CEE9E41" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="5CEE9E41" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="493A0A44" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="493A0A44" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(parašas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="53537A65" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="53537A65" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="917"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0FEC42" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="2B0FEC42" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti1"/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sutinku </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tikrinti2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009748B2">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nesutinku, kad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CE7618B" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="1CE7618B" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vaiko atvaizdas (nuotrauka(-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>os</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)), būtų viešinamas žiniasklaidoje (spaudoje), Klubo teikiamų paslaugų, renginių ir kt. žinomumo didinimo tikslu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7395C27F" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="7395C27F" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="2405DBD1" w14:textId="77777777" w:rsidTr="00604794">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="2405DBD1" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="448B6310" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="448B6310" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4242" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="326425A5" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="326425A5" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4704F3B2" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="4704F3B2" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(parašas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FCEA6D6" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="0FCEA6D6" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="2" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Patvirtinu, jog esu informuotas (-a) apie duomenų subjekto teises:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E32548" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="05E32548" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="2" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">žinoti (būti informuota (-u)) apie asmens duomenų tvarkymą; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7619DDD8" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="7619DDD8" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="2" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>susipažinti su tvarkomais asmens duomenimis ir kaip jie yra tvarkomi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5960AB7E" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="5960AB7E" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="2" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">reikalauti ištaisyti, patikslinti ar papildyti neteisingus ar neišsamius asmens duomenis; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9FDCB5" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="6C9FDCB5" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="2" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">bet kuriuo metu atšaukti šį sutikimą, nedarant poveikio sutikimu grindžiamo duomenų tvarkymo iki sutikimo atšaukimo teisėtumui; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE30716" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="4BE30716" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="2" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>nesutikti su asmens duomenų tvarkymu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F93B03B" w14:textId="6D6B393B" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="5F93B03B" w14:textId="6D6B393B" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="2" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">visais iškilusiais klausimais dėl asmens duomenų tvarkymo kreiptis el. paštu į Klubo duomenų apsaugos pareigūną el. paštu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>info@veritasbona.lt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00832952">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00832952" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDCAE16" w14:textId="474371FB" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00832952" w:rsidP="00EE205A">
+    <w:p w14:paraId="3FDCAE16" w14:textId="474371FB" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00832952" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:right="2" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00EE205A" w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00EE205A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">u skundu kreiptis į Valstybinę asmens duomenų apsaugos inspekciją tiesiogiai adresu L. Sapiegos g. 17, Vilnius arba el. paštu: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EE205A" w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00EE205A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>ada@ada.lt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EE205A" w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00EE205A" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37629624" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="37629624" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Patvirtinu, jog esu informuotas (-a), kad:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> vaiko atvaizdas ir (ar) filmuota medžiaga gali būti perduodami trečiosioms šalims, vykdančioms Klubo interneto svetainės ir (ar) socialinio tinklo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Facebook</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> paskyros priežiūrą, žiniasklaidos (spaudos) atstovams.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5186FEF2" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="5186FEF2" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Asmens duomenys tvarkomi bei saugomi, remiantis LR asmens duomenų teisinės apsaugos įstatymo Bendrojo duomenų apsaugos reglamento bei kitų teisės aktų nustatyta tvarka.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A2027E" w14:textId="6F203A46" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="73A2027E" w14:textId="6F203A46" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Šis sutikimas galioja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00757CD8" w:rsidRPr="00757CD8">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00757CD8" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>5 metus nuo šio sutikimo pasirašymo dienos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29468400" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+    <w:p w14:paraId="29468400" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                              (nurodomas laikotarpis)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F11905" w14:textId="513E2176" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="004722AC">
+    <w:p w14:paraId="48F11905" w14:textId="513E2176" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="004722AC">
       <w:pPr>
         <w:spacing w:after="15" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="10" w:right="2" w:hanging="10"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE205A">
+      <w:r w:rsidRPr="00E06A92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>Esu supažindintas (-a) ir suprantu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>, kad šį sutikimą bet kuriuo momentu turiu teisę atšaukti kreipiantis tiesiogiai į Klubo administraciją, telefonu +370</w:t>
       </w:r>
-      <w:r w:rsidR="00604794" w:rsidRPr="00604794">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00604794" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>67830994</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve">, arba el. paštu </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>info@</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="21"/>
+        <w:t>info@klu</w:t>
+      </w:r>
+      <w:r w:rsidR="00604794" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
-        <w:t>klu</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>basmeteoras.lt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00604794" w:rsidRPr="00604794">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00604794" w:rsidRPr="00E06A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Lentelstinklelis1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="7650" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2271"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="623A55EC" w14:textId="77777777" w:rsidTr="000C469F">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="623A55EC" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9A0DB0" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="7B9A0DB0" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6459C07D" w14:textId="3E952ADC" w:rsidR="009748B2" w:rsidRPr="00EE205A" w:rsidRDefault="009748B2" w:rsidP="00EE205A">
+          <w:p w14:paraId="6459C07D" w14:textId="3E952ADC" w:rsidR="009748B2" w:rsidRPr="00E06A92" w:rsidRDefault="009748B2" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE205A" w:rsidRPr="00EE205A" w14:paraId="41CB7524" w14:textId="77777777" w:rsidTr="000C469F">
+      <w:tr w:rsidR="00EE205A" w:rsidRPr="00E06A92" w14:paraId="41CB7524" w14:textId="77777777" w:rsidTr="0DCD6B82">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72FF28C1" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00EE205A" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
+          <w:p w14:paraId="72FF28C1" w14:textId="77777777" w:rsidR="00EE205A" w:rsidRPr="00E06A92" w:rsidRDefault="00EE205A" w:rsidP="00EE205A">
             <w:pPr>
               <w:spacing w:after="15"/>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE205A">
-[...4 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r w:rsidRPr="00E06A92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(parašas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="394831C3" w14:textId="77777777" w:rsidR="003433CC" w:rsidRPr="00604794" w:rsidRDefault="003433CC" w:rsidP="009748B2">
+    <w:p w14:paraId="394831C3" w14:textId="77777777" w:rsidR="003433CC" w:rsidRPr="00E06A92" w:rsidRDefault="003433CC" w:rsidP="0DCD6B82">
       <w:pPr>
         <w:pStyle w:val="Pagrindinistekstas"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3995"/>
           <w:tab w:val="left" w:pos="5478"/>
         </w:tabs>
         <w:ind w:left="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003433CC" w:rsidRPr="00604794" w:rsidSect="009748B2">
+    <w:sectPr w:rsidR="003433CC" w:rsidRPr="00E06A92" w:rsidSect="00324D2A">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="284" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="737" w:right="567" w:bottom="737" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00684048"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF72E7DA"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BDC19F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFE88674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9347,51 +10503,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E191A75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02921D9A"/>
     <w:lvl w:ilvl="0" w:tplc="A93001E4">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -9436,51 +10592,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10B2204E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01B84A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9549,51 +10705,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1E3534"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95963C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9698,51 +10854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="244073B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D643ACC"/>
     <w:lvl w:ilvl="0" w:tplc="05585348">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -9787,51 +10943,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B4063C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE60F628"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -9876,51 +11032,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CD11C79"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A42D930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1042" w:hanging="221"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -9998,51 +11154,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5226" w:hanging="387"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6529" w:hanging="387"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="356A70DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5E8FFD2"/>
     <w:lvl w:ilvl="0" w:tplc="7908C0F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10111,51 +11267,51 @@
     <w:lvl w:ilvl="7" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04270005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39DD0424"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C88AE2EC"/>
     <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -10200,51 +11356,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40DD133F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3DDC82F8"/>
     <w:lvl w:ilvl="0" w:tplc="DD848F62">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2421" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2781" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
@@ -10289,51 +11445,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6381" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7101" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7821" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42EB0346"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6CB01EF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10406,51 +11562,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="453B1B81"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9ED6EF0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10523,51 +11679,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D42167B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A42D930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1042" w:hanging="221"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -10645,51 +11801,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5226" w:hanging="387"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6529" w:hanging="387"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FCB613D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BBEA3DA"/>
     <w:lvl w:ilvl="0" w:tplc="8E5CD4B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="298" w:hanging="197"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF76223C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -10769,51 +11925,51 @@
     <w:lvl w:ilvl="7" w:tplc="1ACA02C8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4568" w:hanging="167"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0FACACE4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5167" w:hanging="167"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D717153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B162A0D6"/>
     <w:lvl w:ilvl="0" w:tplc="B8AC1C96">
       <w:start w:val="3"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3221" w:hanging="369"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="270E9A04">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -10889,51 +12045,51 @@
     <w:lvl w:ilvl="7" w:tplc="49220500">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7858" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="314CABDA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8521" w:hanging="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="717F6040"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6180CF62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -11002,51 +12158,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73E44BB8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C884102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11151,51 +12307,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74B927E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE42E9DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11300,51 +12456,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761B32F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B21A1950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11413,51 +12569,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB92669"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B44400F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1042" w:hanging="221"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11534,314 +12690,408 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5226" w:hanging="387"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6529" w:hanging="387"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1246956154">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1184856464">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1816533431">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="851529936">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1474787992">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1998994043">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2006780107">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="545291470">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1323465618">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1459451945">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="11" w16cid:durableId="1365445797">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="12" w16cid:durableId="605775819">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="870075157">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1903129971">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1819027762">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="16" w16cid:durableId="1355766909">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="17" w16cid:durableId="128134213">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="18" w16cid:durableId="1981617192">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="19" w16cid:durableId="841898849">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="20" w16cid:durableId="587464710">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9">
-[...23 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="21" w16cid:durableId="1152873979">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="396"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E447C"/>
     <w:rsid w:val="00014BF5"/>
+    <w:rsid w:val="00025BB1"/>
+    <w:rsid w:val="0004087A"/>
+    <w:rsid w:val="000626D4"/>
     <w:rsid w:val="000632C2"/>
+    <w:rsid w:val="00081E7B"/>
     <w:rsid w:val="000841E7"/>
+    <w:rsid w:val="000900EC"/>
     <w:rsid w:val="00091AEF"/>
     <w:rsid w:val="00095887"/>
     <w:rsid w:val="00095972"/>
+    <w:rsid w:val="000C22C2"/>
     <w:rsid w:val="000C65E9"/>
+    <w:rsid w:val="000D2250"/>
     <w:rsid w:val="00107B12"/>
+    <w:rsid w:val="00131314"/>
+    <w:rsid w:val="00136329"/>
     <w:rsid w:val="0019461C"/>
     <w:rsid w:val="00196E6F"/>
     <w:rsid w:val="001A13A8"/>
     <w:rsid w:val="001A2A2E"/>
     <w:rsid w:val="001E3637"/>
     <w:rsid w:val="001E447C"/>
     <w:rsid w:val="0021290D"/>
     <w:rsid w:val="0022475E"/>
     <w:rsid w:val="002D36B6"/>
     <w:rsid w:val="003221E1"/>
+    <w:rsid w:val="00324D2A"/>
+    <w:rsid w:val="00341AC2"/>
     <w:rsid w:val="003433CC"/>
     <w:rsid w:val="00364E4C"/>
     <w:rsid w:val="00386540"/>
     <w:rsid w:val="00396644"/>
     <w:rsid w:val="003B055E"/>
     <w:rsid w:val="003F580B"/>
+    <w:rsid w:val="00426FB2"/>
     <w:rsid w:val="0046270A"/>
     <w:rsid w:val="004639A7"/>
     <w:rsid w:val="004722AC"/>
+    <w:rsid w:val="0047245F"/>
     <w:rsid w:val="00484B0C"/>
     <w:rsid w:val="004B2C26"/>
     <w:rsid w:val="004B3BFC"/>
     <w:rsid w:val="004B4199"/>
+    <w:rsid w:val="004B4DCC"/>
     <w:rsid w:val="004E3D13"/>
     <w:rsid w:val="004F2C98"/>
+    <w:rsid w:val="0051474A"/>
     <w:rsid w:val="00523CCE"/>
     <w:rsid w:val="00532539"/>
     <w:rsid w:val="00540A73"/>
     <w:rsid w:val="00555115"/>
     <w:rsid w:val="00560342"/>
     <w:rsid w:val="00567E1F"/>
     <w:rsid w:val="00590129"/>
     <w:rsid w:val="005A07B8"/>
     <w:rsid w:val="005A516A"/>
+    <w:rsid w:val="005A6654"/>
     <w:rsid w:val="005B15B7"/>
     <w:rsid w:val="005E4193"/>
+    <w:rsid w:val="005F79AB"/>
     <w:rsid w:val="00600C7E"/>
     <w:rsid w:val="00604794"/>
     <w:rsid w:val="00652CB3"/>
     <w:rsid w:val="00661829"/>
     <w:rsid w:val="00662A21"/>
+    <w:rsid w:val="006949DE"/>
     <w:rsid w:val="006A331C"/>
+    <w:rsid w:val="006D177F"/>
     <w:rsid w:val="006F45B0"/>
     <w:rsid w:val="0074350B"/>
     <w:rsid w:val="00752505"/>
     <w:rsid w:val="00757898"/>
     <w:rsid w:val="00757CD8"/>
     <w:rsid w:val="00781746"/>
     <w:rsid w:val="007D4C28"/>
     <w:rsid w:val="007F1106"/>
     <w:rsid w:val="007F150A"/>
+    <w:rsid w:val="007F766A"/>
+    <w:rsid w:val="0081080C"/>
     <w:rsid w:val="00820224"/>
+    <w:rsid w:val="00822BCD"/>
     <w:rsid w:val="00832952"/>
     <w:rsid w:val="00874B7B"/>
     <w:rsid w:val="00874F15"/>
+    <w:rsid w:val="008B309B"/>
     <w:rsid w:val="008B6EB5"/>
+    <w:rsid w:val="008C78B9"/>
+    <w:rsid w:val="009172EF"/>
+    <w:rsid w:val="009173DB"/>
+    <w:rsid w:val="00926107"/>
+    <w:rsid w:val="00955F35"/>
+    <w:rsid w:val="0096035E"/>
     <w:rsid w:val="0096040C"/>
     <w:rsid w:val="00962701"/>
     <w:rsid w:val="009659DF"/>
     <w:rsid w:val="009748B2"/>
     <w:rsid w:val="00986DF8"/>
     <w:rsid w:val="00992750"/>
+    <w:rsid w:val="00995E15"/>
     <w:rsid w:val="009A62E2"/>
     <w:rsid w:val="009D385C"/>
     <w:rsid w:val="009E4245"/>
     <w:rsid w:val="009E639C"/>
+    <w:rsid w:val="009F12D4"/>
     <w:rsid w:val="009F64C4"/>
+    <w:rsid w:val="00A025C2"/>
     <w:rsid w:val="00A07626"/>
     <w:rsid w:val="00A57349"/>
     <w:rsid w:val="00A717BC"/>
+    <w:rsid w:val="00AA28F0"/>
     <w:rsid w:val="00AB2609"/>
     <w:rsid w:val="00AB4DFB"/>
     <w:rsid w:val="00AB5A51"/>
     <w:rsid w:val="00AC1DCB"/>
     <w:rsid w:val="00AF1D64"/>
+    <w:rsid w:val="00B00DF5"/>
+    <w:rsid w:val="00B1533D"/>
     <w:rsid w:val="00B172DB"/>
     <w:rsid w:val="00B259EF"/>
+    <w:rsid w:val="00B3527C"/>
+    <w:rsid w:val="00B47E37"/>
     <w:rsid w:val="00B761EF"/>
     <w:rsid w:val="00B80CCE"/>
+    <w:rsid w:val="00B82A71"/>
+    <w:rsid w:val="00B832E2"/>
+    <w:rsid w:val="00B8613A"/>
     <w:rsid w:val="00B92D2E"/>
     <w:rsid w:val="00BA5278"/>
+    <w:rsid w:val="00BB1373"/>
     <w:rsid w:val="00BB4185"/>
     <w:rsid w:val="00BD17FD"/>
     <w:rsid w:val="00BE2A27"/>
     <w:rsid w:val="00BE764F"/>
     <w:rsid w:val="00BF7A63"/>
+    <w:rsid w:val="00C010AD"/>
+    <w:rsid w:val="00C24BC5"/>
     <w:rsid w:val="00C55827"/>
+    <w:rsid w:val="00C61745"/>
     <w:rsid w:val="00C65201"/>
+    <w:rsid w:val="00C92C31"/>
+    <w:rsid w:val="00C957B4"/>
     <w:rsid w:val="00CA4B5D"/>
+    <w:rsid w:val="00CD145B"/>
     <w:rsid w:val="00CE35BC"/>
+    <w:rsid w:val="00CF74F9"/>
     <w:rsid w:val="00D007E8"/>
     <w:rsid w:val="00D51078"/>
     <w:rsid w:val="00D62E97"/>
+    <w:rsid w:val="00D77E24"/>
+    <w:rsid w:val="00D8799B"/>
     <w:rsid w:val="00D91309"/>
     <w:rsid w:val="00DC60E3"/>
+    <w:rsid w:val="00DD1160"/>
     <w:rsid w:val="00DD63DB"/>
     <w:rsid w:val="00DE10C5"/>
     <w:rsid w:val="00DF1F1B"/>
     <w:rsid w:val="00DF70DC"/>
+    <w:rsid w:val="00E06A92"/>
     <w:rsid w:val="00E075BE"/>
     <w:rsid w:val="00E3351E"/>
+    <w:rsid w:val="00E352BA"/>
     <w:rsid w:val="00E4275F"/>
     <w:rsid w:val="00E43237"/>
     <w:rsid w:val="00E5648F"/>
     <w:rsid w:val="00E567E3"/>
     <w:rsid w:val="00E70511"/>
+    <w:rsid w:val="00E72879"/>
     <w:rsid w:val="00E729AA"/>
     <w:rsid w:val="00E74C12"/>
     <w:rsid w:val="00E770BB"/>
     <w:rsid w:val="00E93637"/>
     <w:rsid w:val="00EC03DF"/>
     <w:rsid w:val="00EC1A20"/>
+    <w:rsid w:val="00EC2304"/>
     <w:rsid w:val="00ED1EB7"/>
     <w:rsid w:val="00EE205A"/>
+    <w:rsid w:val="00EF029B"/>
+    <w:rsid w:val="00EF1E3E"/>
     <w:rsid w:val="00F04FFB"/>
     <w:rsid w:val="00F071B3"/>
     <w:rsid w:val="00F559EB"/>
+    <w:rsid w:val="00F61818"/>
+    <w:rsid w:val="00F85E72"/>
     <w:rsid w:val="00F932BF"/>
+    <w:rsid w:val="00F94350"/>
     <w:rsid w:val="00FA438A"/>
     <w:rsid w:val="00FA4CAA"/>
     <w:rsid w:val="00FB0AB6"/>
     <w:rsid w:val="00FB2BA0"/>
     <w:rsid w:val="00FC2BCD"/>
     <w:rsid w:val="00FC518B"/>
     <w:rsid w:val="00FD0648"/>
+    <w:rsid w:val="00FD7227"/>
     <w:rsid w:val="00FF3E72"/>
+    <w:rsid w:val="00FF4217"/>
     <w:rsid w:val="00FF4D0E"/>
     <w:rsid w:val="00FF5B3D"/>
+    <w:rsid w:val="0C1CC0C5"/>
+    <w:rsid w:val="0CA34E75"/>
+    <w:rsid w:val="0D79D0C7"/>
+    <w:rsid w:val="0DCD6B82"/>
+    <w:rsid w:val="1291CA1D"/>
+    <w:rsid w:val="1302FE9A"/>
+    <w:rsid w:val="18CB54DC"/>
+    <w:rsid w:val="22559186"/>
+    <w:rsid w:val="2AC6AD32"/>
+    <w:rsid w:val="380685B9"/>
+    <w:rsid w:val="38C99B9A"/>
+    <w:rsid w:val="3A956D62"/>
+    <w:rsid w:val="3C4C3707"/>
+    <w:rsid w:val="490CE896"/>
+    <w:rsid w:val="4A67A05F"/>
+    <w:rsid w:val="4B11F44D"/>
+    <w:rsid w:val="54821321"/>
+    <w:rsid w:val="56567255"/>
+    <w:rsid w:val="58C7B55E"/>
+    <w:rsid w:val="5B8465C7"/>
+    <w:rsid w:val="603F50B0"/>
+    <w:rsid w:val="641AF0A2"/>
+    <w:rsid w:val="64F91833"/>
+    <w:rsid w:val="6A429E58"/>
+    <w:rsid w:val="6D5C2ACB"/>
+    <w:rsid w:val="74AE9EC5"/>
+    <w:rsid w:val="7BE77AF4"/>
+    <w:rsid w:val="7BFD9C79"/>
+    <w:rsid w:val="7CAF3FD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="lt-LT" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="71F2C25A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{92110FF9-2033-46EE-BCEE-D638D725C0E4}"/>
+  <w15:docId w15:val="{6CA987C4-A956-4CBC-9D43-F21941052B47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11860,51 +13110,51 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -12173,50 +13423,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007F150A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Antrat1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="prastasis"/>
     <w:link w:val="Antrat1Diagrama"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0074350B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="45" w:hanging="222"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
@@ -12460,55 +13711,88 @@
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Lentelstinklelis1">
     <w:name w:val="Lentelės tinklelis1"/>
     <w:basedOn w:val="prastojilentel"/>
     <w:next w:val="Lentelstinklelis"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EE205A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="lt-LT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:qFormat/>
+    <w:rsid w:val="00136329"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:rsid w:val="00136329"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="lt-LT"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="136538431">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="290138597">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12656,51 +13940,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2096585190">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klubasmeteoras.lt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@klubasmeteoras.lt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@klubasmeteoras.lt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rastine@klubasmeteoras.vilnius.lm.lt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klubasmeteoras.lt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rastine@klubasmeteoras.vilnius.lm.lt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12937,50 +14221,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="2882a85d-5235-49dc-99c4-799aad2a8176" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4ba97f74-9cb9-4359-a9fc-f5370dc7f338">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x01010010CC93B755051647BBD4D36A5CEC5E08" ma:contentTypeVersion="19" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="e6d4fc78a546108bee4849cd31cbcd87">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2882a85d-5235-49dc-99c4-799aad2a8176" xmlns:ns3="4ba97f74-9cb9-4359-a9fc-f5370dc7f338" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d6bc80111fdfe7a4f1b3be2aba65c41" ns2:_="" ns3:_="">
     <xsd:import namespace="2882a85d-5235-49dc-99c4-799aad2a8176"/>
     <xsd:import namespace="4ba97f74-9cb9-4359-a9fc-f5370dc7f338"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
@@ -13197,157 +14492,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCB11AB6-6139-4DC8-8912-40E3A5DDF97C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2882a85d-5235-49dc-99c4-799aad2a8176"/>
+    <ds:schemaRef ds:uri="4ba97f74-9cb9-4359-a9fc-f5370dc7f338"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6F6AB82-CA5D-48AB-AE7A-7A96382030F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2882a85d-5235-49dc-99c4-799aad2a8176"/>
     <ds:schemaRef ds:uri="4ba97f74-9cb9-4359-a9fc-f5370dc7f338"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCB11AB6-6139-4DC8-8912-40E3A5DDF97C}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2735A607-0B96-4478-B0AE-9B26468043FA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="4ba97f74-9cb9-4359-a9fc-f5370dc7f338"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58A6E1FC-9BF1-43D7-9B67-265B515973BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5139</Characters>
+  <Pages>6</Pages>
+  <Words>11224</Words>
+  <Characters>6399</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14126</CharactersWithSpaces>
+  <CharactersWithSpaces>17588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>„Microsoft“ abonementas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010010CC93B755051647BBD4D36A5CEC5E08</vt:lpwstr>